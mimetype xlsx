--- v0 (2026-06-13)
+++ v1 (2026-08-13)
@@ -451,80 +451,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I530"/>
+  <dimension ref="A1:I581"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RELAÇÃO DOS CONTRATOS CELEBRADOS</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Portal de Transparência — Exportado em: 13/06/2026 12:51 — Total: 176 contratos</t>
+          <t>Portal de Transparência — Exportado em: 13/08/2026 00:23 — Total: 193 contratos</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -534,81 +534,81 @@
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>202606030001/2026</t>
+          <t>202607290001/2026</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>AUDAX CAMINHOES LTDA.</t>
+          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>57723696****-82</t>
+          <t>41398348****-66</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UM (01) VEÍCULO TIPO CAMINHÃO PARA A SECRETARIA DA EDUCAÇÃO.</t>
+          <t>AQUISIÇÃO DE 06 (SEIS) AMBULÂNCIAS TIPO A, DESTINADAS AO HOSPITAL FRANCISCO MOURÃO LIMA JUNTO À SECRETARIA DE SAÚDE NO MUNICÍPIO DE ARARENDÁ/CE.</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>R$ 520.000,00</t>
+          <t>R$ 852.000,00</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>29/07/2026</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
-          <t>03/06/2027</t>
+          <t>29/07/2027</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr"/>
     </row>
     <row r="6" ht="8" customHeight="1"/>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -625,81 +625,81 @@
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>202606010005/2026</t>
+          <t>202607230001/2026</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>JOSE ABIDENAGO NOBRE LTDA</t>
+          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>08508378****-02</t>
+          <t>41398348****-66</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos de natureza educacional para a realização de capacitação e formação continuada de profissionais da rede municipal de ensino, incluindo diretores, coordenadores pedagógicos, secretários escolares recém-selecionados e professores. Os serviços contemplam a implementação, acompanhamento e desenvolvimento de práticas pedagógicas e de gestão escolar, por meio do alinhamento de princípios de gestão, instrumentos de planejamento e ações formativas no âmbito do projeto interdisciplinar “Leitura, História e Cultura”, com foco nas turmas de 8º e 9º anos do Ensino Fundamental do municipio de Ararenda-Ce</t>
+          <t>AQUISIÇÃO DE VEÍCULO ZERO QUILÔMETRO, TIPO FURGÃO, ADAPTADO PARA O SERVIÇO DE TRANSPORTE FUNERÁRIO (TRANSPORTE DE CADÁVERES), PARA ATENDER ÀS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE, CONFORME ESPECIFICAÇÕES DETALHADAS NESTE TERMO DE REFERÊNCIA.</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>R$ 37.483,33</t>
+          <t>R$ 150.000,00</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>23/07/2026</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
-          <t>01/06/2027</t>
+          <t>23/07/2027</t>
         </is>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr"/>
     </row>
     <row r="9" ht="8" customHeight="1"/>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -716,81 +716,81 @@
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>202606010004/2026</t>
+          <t>202607080001/2026</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+          <t>EDU NOVA EDUCACIONAL LTDA</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>41600131****-97</t>
+          <t>47201687****-97</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ALIMENTAÇÃO ESCOLAR DOS ALUNOS DO PROGRAMA PAIC 7° ANO DA REDE PÚBLICA MUNICIPAL DE ENSINO, SOB RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE KITS ROBÓTICA/BNCC COMPUTAÇÃO, COM O OBJETIVO DE ATENDER AS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>R$ 253.800,00</t>
+          <t>R$ 5.665.099,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
-          <t>01/06/2027</t>
+          <t>08/07/2027</t>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr"/>
     </row>
     <row r="12" ht="8" customHeight="1"/>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -807,81 +807,81 @@
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>202606010003/2026</t>
+          <t>202607060001/2026</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>COMERCIAL EFICAZ LTDA</t>
+          <t>Fernando Antônio Porto de Araújo</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>51186050****-46</t>
+          <t>***.***.793-**</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ALIMENTAÇÃO ESCOLAR DOS ALUNOS DO PROGRAMA PAIC 7° ANO DA REDE PÚBLICA MUNICIPAL DE ENSINO, SOB RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>Contratação de profissional habilitado em Terapia Ocupacional para prestação de serviços especializados de avaliação, acompanhamento e intervenção terapêutica ocupacional, visando atender às demandas dos usuários/pacientes, junto à Secretaria de Saúde do município de Ararendá-Ce.</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>R$ 43.040,00</t>
+          <t>R$ 47.995,44</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
-          <t>01/06/2027</t>
+          <t>06/07/2027</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr"/>
     </row>
     <row r="15" ht="8" customHeight="1"/>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -898,81 +898,81 @@
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>202606010001/2026</t>
+          <t>202607020002/2026</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ALIMENTAÇÃO ESCOLAR DOS ALUNOS DO PROGRAMA PAIC 7° ANO DA REDE PÚBLICA MUNICIPAL DE ENSINO, SOB RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE UNIFORME ESPORTIVO DESTINADO AS UNIDADES ESCOLARES JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>R$ 275.351,90</t>
+          <t>R$ 62.675,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
-          <t>01/06/2027</t>
+          <t>02/07/2027</t>
         </is>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr"/>
     </row>
     <row r="18" ht="8" customHeight="1"/>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -989,93 +989,89 @@
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>202605150001/2026</t>
+          <t>202607020001/2026</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>A M P DA SILVA</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>03336091****-29</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE PISO EMBORRACHADO DESTINADO AS BRINQUEDOPRAÇAS, JUNTO A SECRETARIA DE OBRAS DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE UNIFORME ESPORTIVO DESTINADO A SECRETARIA DA JUVENTUDE, CULTURA E DESPORTO DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>R$ 23.227,50</t>
+          <t>R$ 62.675,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
-          <t>15/05/2027</t>
+          <t>02/07/2027</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I20" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I20" s="4" t="inlineStr"/>
     </row>
     <row r="21" ht="8" customHeight="1"/>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
@@ -1084,93 +1080,89 @@
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I22" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>202605150001/2026</t>
+          <t>202606030002/2026</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>A M P DA SILVA</t>
+          <t>CARROPEL CARROCERIAS PERY INDUSTRIA COM E REPRES LTDA</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>03336091****-29</t>
+          <t>73554537****-58</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE PISO EMBORRACHADO DESTINADO AS BRINQUEDOPRAÇAS, JUNTO A SECRETARIA DE OBRAS DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE  UM (01) SOBRECHASSI FURGÃO ISOTÉRMICO 8,20X2,60X2,60 INJETADO PARA A SECRETARIA DA EDUCAÇÃO.</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>R$ 23.227,50</t>
+          <t>R$ 134.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
-          <t>15/05/2027</t>
+          <t>03/06/2027</t>
         </is>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I23" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I23" s="4" t="inlineStr"/>
     </row>
     <row r="24" ht="8" customHeight="1"/>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
@@ -1179,93 +1171,89 @@
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I25" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>202605050001/2026</t>
+          <t>202606030001/2026</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>COMERCIAL PINTU'S LTDA</t>
+          <t>AUDAX CAMINHOES LTDA.</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>11773041****-37</t>
+          <t>57723696****-82</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ROÇADEIRAS PROFISSIONAIS DESTINADO Á SECRETARIA DO MEIO AMBIENTE E TURISMO DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE UM (01) VEÍCULO TIPO CAMINHÃO PARA A SECRETARIA DA EDUCAÇÃO.</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.368,00</t>
+          <t>R$ 520.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
-          <t>05/05/2027</t>
+          <t>03/06/2027</t>
         </is>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I26" s="4" t="inlineStr"/>
     </row>
     <row r="27" ht="8" customHeight="1"/>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
@@ -1274,93 +1262,89 @@
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I28" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>202605050001/2026</t>
+          <t>202606010005/2026</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>COMERCIAL PINTU'S LTDA</t>
+          <t>JOSE ABIDENAGO NOBRE LTDA</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>11773041****-37</t>
+          <t>08508378****-02</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ROÇADEIRAS PROFISSIONAIS DESTINADO Á SECRETARIA DO MEIO AMBIENTE E TURISMO DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos de natureza educacional para a realização de capacitação e formação continuada de profissionais da rede municipal de ensino, incluindo diretores, coordenadores pedagógicos, secretários escolares recém-selecionados e professores. Os serviços contemplam a implementação, acompanhamento e desenvolvimento de práticas pedagógicas e de gestão escolar, por meio do alinhamento de princípios de gestão, instrumentos de planejamento e ações formativas no âmbito do projeto interdisciplinar “Leitura, História e Cultura”, com foco nas turmas de 8º e 9º anos do Ensino Fundamental do municipio de Ararenda-Ce</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.368,00</t>
+          <t>R$ 37.483,33</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
-          <t>05/05/2027</t>
+          <t>01/06/2027</t>
         </is>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I29" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I29" s="4" t="inlineStr"/>
     </row>
     <row r="30" ht="8" customHeight="1"/>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
@@ -1369,93 +1353,89 @@
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>202604230003/2026</t>
+          <t>202606010004/2026</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>A V NERI DA SILVA EVENTOS</t>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>20268052****-50</t>
+          <t>41600131****-97</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Contratação de atração musical (Vicente Neri), para realização de 01 (um) show no dia 18/07/2026, com duração de 1 hora e 40 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ALIMENTAÇÃO ESCOLAR DOS ALUNOS DO PROGRAMA PAIC 7° ANO DA REDE PÚBLICA MUNICIPAL DE ENSINO, SOB RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>R$ 250.000,00</t>
+          <t>R$ 253.800,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
-          <t>22/07/2026</t>
+          <t>01/06/2027</t>
         </is>
       </c>
       <c r="H32" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I32" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I32" s="4" t="inlineStr"/>
     </row>
     <row r="33" ht="8" customHeight="1"/>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B34" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
@@ -1464,93 +1444,89 @@
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>202604230003/2026</t>
+          <t>202606010003/2026</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>A V NERI DA SILVA EVENTOS</t>
+          <t>COMERCIAL EFICAZ LTDA</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>20268052****-50</t>
+          <t>51186050****-46</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Contratação de atração musical (Vicente Neri), para realização de 01 (um) show no dia 18/07/2026, com duração de 1 hora e 40 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ALIMENTAÇÃO ESCOLAR DOS ALUNOS DO PROGRAMA PAIC 7° ANO DA REDE PÚBLICA MUNICIPAL DE ENSINO, SOB RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t>R$ 250.000,00</t>
+          <t>R$ 43.040,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
-          <t>22/07/2026</t>
+          <t>01/06/2027</t>
         </is>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I35" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I35" s="4" t="inlineStr"/>
     </row>
     <row r="36" ht="8" customHeight="1"/>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
@@ -1559,93 +1535,89 @@
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>202604230002/2026</t>
+          <t>202606010001/2026</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>KELVY PABLO PROMOCOES ARTISTICAS LTDA</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>54581063****-08</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Contratação de atração musical (Kelvy Pablo), para realização de 01 (um) show no dia 18/07/2026, com duração de 50 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE.</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ALIMENTAÇÃO ESCOLAR DOS ALUNOS DO PROGRAMA PAIC 7° ANO DA REDE PÚBLICA MUNICIPAL DE ENSINO, SOB RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t>R$ 100.000,00</t>
+          <t>R$ 275.351,90</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
-          <t>22/07/2026</t>
+          <t>01/06/2027</t>
         </is>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I38" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I38" s="4" t="inlineStr"/>
     </row>
     <row r="39" ht="8" customHeight="1"/>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
@@ -1654,91 +1626,91 @@
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>202604230002/2026</t>
+          <t>202605150001/2026</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>KELVY PABLO PROMOCOES ARTISTICAS LTDA</t>
+          <t>A M P DA SILVA</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>54581063****-08</t>
+          <t>03336091****-29</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Contratação de atração musical (Kelvy Pablo), para realização de 01 (um) show no dia 18/07/2026, com duração de 50 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE.</t>
+          <t>AQUISIÇÃO DE PISO EMBORRACHADO DESTINADO AS BRINQUEDOPRAÇAS, JUNTO A SECRETARIA DE OBRAS DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
-          <t>R$ 100.000,00</t>
+          <t>R$ 23.227,50</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
-          <t>22/07/2026</t>
+          <t>15/05/2027</t>
         </is>
       </c>
       <c r="H41" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
     </row>
     <row r="42" ht="8" customHeight="1"/>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1749,91 +1721,91 @@
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>202604230001/2026</t>
+          <t>202605150001/2026</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>BL APRESENTACOES ARTISTICAS LTDA</t>
+          <t>A M P DA SILVA</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>27996366****-19</t>
+          <t>03336091****-29</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Contratação de atração musical (Batista Lima), para realização de 01 (um) show no dia 18/07/2026, com duração de 1 hora e 40 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE</t>
+          <t>AQUISIÇÃO DE PISO EMBORRACHADO DESTINADO AS BRINQUEDOPRAÇAS, JUNTO A SECRETARIA DE OBRAS DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>R$ 200.000,00</t>
+          <t>R$ 23.227,50</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>21/07/2026</t>
+          <t>15/05/2027</t>
         </is>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
     </row>
     <row r="45" ht="8" customHeight="1"/>
     <row r="46" ht="18" customHeight="1">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B46" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1844,91 +1816,91 @@
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I46" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>202604230001/2026</t>
+          <t>202605050001/2026</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>BL APRESENTACOES ARTISTICAS LTDA</t>
+          <t>COMERCIAL PINTU'S LTDA</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>27996366****-19</t>
+          <t>11773041****-37</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Contratação de atração musical (Batista Lima), para realização de 01 (um) show no dia 18/07/2026, com duração de 1 hora e 40 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE</t>
+          <t>AQUISIÇÃO DE ROÇADEIRAS PROFISSIONAIS DESTINADO Á SECRETARIA DO MEIO AMBIENTE E TURISMO DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>R$ 200.000,00</t>
+          <t>R$ 28.368,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
-          <t>21/07/2026</t>
+          <t>05/05/2027</t>
         </is>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="48" ht="8" customHeight="1"/>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1939,91 +1911,91 @@
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>202604170001/2026</t>
+          <t>202605050001/2026</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>F A LIMA GLP</t>
+          <t>COMERCIAL PINTU'S LTDA</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>07783848****-64</t>
+          <t>11773041****-37</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE COMBUSTÍVEL, ÓLEOS, FILTROS E GÁS GLP DESTINADOS A CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE ROÇADEIRAS PROFISSIONAIS DESTINADO Á SECRETARIA DO MEIO AMBIENTE E TURISMO DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>R$ 47.573,75</t>
+          <t>R$ 28.368,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
-          <t>17/04/2027</t>
+          <t>05/05/2027</t>
         </is>
       </c>
       <c r="H50" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="51" ht="8" customHeight="1"/>
     <row r="52" ht="18" customHeight="1">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2034,91 +2006,91 @@
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I52" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>202604070001/2026</t>
+          <t>202604230003/2026</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>IGUATU - COMERCIO DE FERRAGENS E SERVICOS LTDA</t>
+          <t>A V NERI DA SILVA EVENTOS</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>35837618****-95</t>
+          <t>20268052****-50</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Equipamento de Proteção Individual (EPI), destinado aos servidores da Secretaria de Obras no municipio de Ararenda-CE</t>
+          <t>Contratação de atração musical (Vicente Neri), para realização de 01 (um) show no dia 18/07/2026, com duração de 1 hora e 40 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.040,00</t>
+          <t>R$ 250.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
-          <t>07/04/2027</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
     </row>
     <row r="54" ht="8" customHeight="1"/>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2129,91 +2101,91 @@
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>202604070001/2026</t>
+          <t>202604230003/2026</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>IGUATU - COMERCIO DE FERRAGENS E SERVICOS LTDA</t>
+          <t>A V NERI DA SILVA EVENTOS</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>35837618****-95</t>
+          <t>20268052****-50</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Equipamento de Proteção Individual (EPI), destinado aos servidores da Secretaria de Obras no municipio de Ararenda-CE</t>
+          <t>Contratação de atração musical (Vicente Neri), para realização de 01 (um) show no dia 18/07/2026, com duração de 1 hora e 40 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.040,00</t>
+          <t>R$ 250.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
-          <t>07/04/2027</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
     </row>
     <row r="57" ht="8" customHeight="1"/>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2224,94 +2196,89 @@
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>202603260002/2026</t>
+          <t>202604230002/2026</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>SOLUÇÕES DELTA LTDA</t>
+          <t>KELVY PABLO PROMOCOES ARTISTICAS LTDA</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>58038611****-09</t>
+          <t>54581063****-08</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de periféricos que compõem kit biométricos utilizados nos atendimentos de
-solicitação de Carteira de Identidade Nacional – CIN, destinado ao Centro do Cidadão no municipio de Ararendá-Ce.</t>
+          <t>Contratação de atração musical (Kelvy Pablo), para realização de 01 (um) show no dia 18/07/2026, com duração de 50 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE.</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>R$ 14.430,00</t>
+          <t>R$ 100.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>26/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t>20/04/2027</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I59" s="4" t="inlineStr"/>
     </row>
     <row r="60" ht="8" customHeight="1"/>
     <row r="61" ht="18" customHeight="1">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
@@ -2320,92 +2287,91 @@
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>202603260002/2026</t>
+          <t>202604230002/2026</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>SOLUÇÕES DELTA LTDA</t>
+          <t>KELVY PABLO PROMOCOES ARTISTICAS LTDA</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>58038611****-09</t>
+          <t>54581063****-08</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de periféricos que compõem kit biométricos utilizados nos atendimentos de
-solicitação de Carteira de Identidade Nacional – CIN, destinado ao Centro do Cidadão no municipio de Ararendá-Ce.</t>
+          <t>Contratação de atração musical (Kelvy Pablo), para realização de 01 (um) show no dia 18/07/2026, com duração de 50 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE.</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
-          <t>R$ 14.430,00</t>
+          <t>R$ 100.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>26/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
-          <t>20/04/2027</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
-          <t>26/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
     </row>
     <row r="63" ht="8" customHeight="1"/>
     <row r="64" ht="18" customHeight="1">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2416,91 +2382,91 @@
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I64" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>202603240001/2026</t>
+          <t>202604230001/2026</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>FRANCISCO LUCAS BEZERRA DIOGENES</t>
+          <t>BL APRESENTACOES ARTISTICAS LTDA</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>23779642****-36</t>
+          <t>27996366****-19</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS DE EMPRESA ESPECIALIZADA VISANDO O ACOLHIMENTO NA CASA DE APOIO EM FORTALEZA Á PACIENTES (PESSOAS CARENTES) ENCAMINHADAS PELA SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE.</t>
+          <t>Contratação de atração musical (Batista Lima), para realização de 01 (um) show no dia 18/07/2026, com duração de 1 hora e 40 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>R$ 198.000,00</t>
+          <t>R$ 200.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
-          <t>24/03/2027</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
     </row>
     <row r="66" ht="8" customHeight="1"/>
     <row r="67" ht="18" customHeight="1">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2511,91 +2477,91 @@
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I67" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>202603230001/2026</t>
+          <t>202604230001/2026</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>56.298.934 JOSE ALYSSON EVARISTO DE SOUSA TORRES</t>
+          <t>BL APRESENTACOES ARTISTICAS LTDA</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>56298934****-06</t>
+          <t>27996366****-19</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS, JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>Contratação de atração musical (Batista Lima), para realização de 01 (um) show no dia 18/07/2026, com duração de 1 hora e 40 minutos, em comemoração alusiva a “Festa do padroeiro São Vicente de Paulo” no Município de Ararendá/CE</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.696,00</t>
+          <t>R$ 200.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>23/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
-          <t>23/03/2027</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
-          <t>23/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
     </row>
     <row r="69" ht="8" customHeight="1"/>
     <row r="70" ht="18" customHeight="1">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2606,91 +2572,91 @@
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I70" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>202603230001/2026</t>
+          <t>202604170001/2026</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>56.298.934 JOSE ALYSSON EVARISTO DE SOUSA TORRES</t>
+          <t>F A LIMA GLP</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>56298934****-06</t>
+          <t>07783848****-64</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS, JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEL, ÓLEOS, FILTROS E GÁS GLP DESTINADOS A CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.696,00</t>
+          <t>R$ 47.573,75</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>23/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>23/03/2027</t>
+          <t>17/04/2027</t>
         </is>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
-          <t>23/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="72" ht="8" customHeight="1"/>
     <row r="73" ht="18" customHeight="1">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2701,91 +2667,91 @@
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I73" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>202603180002/2026</t>
+          <t>202604070001/2026</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t>56.298.934 JOSE ALYSSON EVARISTO DE SOUSA TORRES</t>
+          <t>IGUATU - COMERCIO DE FERRAGENS E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>56298934****-06</t>
+          <t>35837618****-95</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>Aquisição de Equipamento de Proteção Individual (EPI), destinado aos servidores da Secretaria de Obras no municipio de Ararenda-CE</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.696,00</t>
+          <t>R$ 42.040,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
-          <t>12/01/2027</t>
+          <t>07/04/2027</t>
         </is>
       </c>
       <c r="H74" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="75" ht="8" customHeight="1"/>
     <row r="76" ht="18" customHeight="1">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B76" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2796,91 +2762,91 @@
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I76" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>202603180002/2026</t>
+          <t>202604070001/2026</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>56.298.934 JOSE ALYSSON EVARISTO DE SOUSA TORRES</t>
+          <t>IGUATU - COMERCIO DE FERRAGENS E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>56298934****-06</t>
+          <t>35837618****-95</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>Aquisição de Equipamento de Proteção Individual (EPI), destinado aos servidores da Secretaria de Obras no municipio de Ararenda-CE</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.696,00</t>
+          <t>R$ 42.040,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
-          <t>12/01/2027</t>
+          <t>07/04/2027</t>
         </is>
       </c>
       <c r="H77" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="78" ht="8" customHeight="1"/>
     <row r="79" ht="18" customHeight="1">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B79" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2891,91 +2857,91 @@
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I79" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>202603180001/2026</t>
+          <t>202604020001/2026</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>56.044.694 JOSE ELIESIO BEZERRA DE SOUSA</t>
+          <t>JM CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>56044694****-13</t>
+          <t>09465528****-00</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS ESPORTIVOS DESTINADOS A SECRETARIA DE JUVENTUDE CULTURA E DESPORTO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>LOCAÇÃO DE VEICULOS DESTINADO A CONDUÇÃO DE ALUNOS DO TRANSPORTE ESCOLAR DA REDE PUBLICA DE ENSINO DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.442,50</t>
+          <t>R$ 381.114,16</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>02/04/2026</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
-          <t>18/03/2027</t>
+          <t>02/04/2027</t>
         </is>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
     <row r="81" ht="8" customHeight="1"/>
     <row r="82" ht="18" customHeight="1">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B82" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2986,91 +2952,92 @@
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I82" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>202603180001/2026</t>
+          <t>202603260002/2026</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>56.044.694 JOSE ELIESIO BEZERRA DE SOUSA</t>
+          <t>SOLUÇÕES DELTA LTDA</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>56044694****-13</t>
+          <t>58038611****-09</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS ESPORTIVOS DESTINADOS A SECRETARIA DE JUVENTUDE CULTURA E DESPORTO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>Aquisição de periféricos que compõem kit biométricos utilizados nos atendimentos de
+solicitação de Carteira de Identidade Nacional – CIN, destinado ao Centro do Cidadão no municipio de Ararendá-Ce.</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.442,50</t>
+          <t>R$ 14.430,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>26/03/2026</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
-          <t>18/03/2027</t>
+          <t>20/04/2027</t>
         </is>
       </c>
       <c r="H83" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>26/03/2026</t>
         </is>
       </c>
     </row>
     <row r="84" ht="8" customHeight="1"/>
     <row r="85" ht="18" customHeight="1">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B85" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3081,91 +3048,92 @@
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I85" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>202603170001/2026</t>
+          <t>202603260002/2026</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>ENGEMENDES PROJETOS DE ENGENHARIA E TOPOGRAFIA LTDA</t>
+          <t>SOLUÇÕES DELTA LTDA</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>29163744****-09</t>
+          <t>58038611****-09</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>LEVANTAMENTO PLANIALTIMÉTRICO GEORREFERENCIADO DE ESTRADAS VICINAIS E TERRENOS DE DIVERSAS LOCALIDADES DO MUNICIPIO DE ARARENDÁ-CE.</t>
+          <t>Aquisição de periféricos que compõem kit biométricos utilizados nos atendimentos de
+solicitação de Carteira de Identidade Nacional – CIN, destinado ao Centro do Cidadão no municipio de Ararendá-Ce.</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.600,00</t>
+          <t>R$ 14.430,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>26/03/2026</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>20/04/2027</t>
         </is>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="87" ht="8" customHeight="1"/>
     <row r="88" ht="18" customHeight="1">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B88" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3176,93 +3144,89 @@
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I88" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>202603170001/2026</t>
+          <t>202603240001/2026</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>ENGEMENDES PROJETOS DE ENGENHARIA E TOPOGRAFIA LTDA</t>
+          <t>FRANCISCO LUCAS BEZERRA DIOGENES</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>29163744****-09</t>
+          <t>23779642****-36</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>LEVANTAMENTO PLANIALTIMÉTRICO GEORREFERENCIADO DE ESTRADAS VICINAIS E TERRENOS DE DIVERSAS LOCALIDADES DO MUNICIPIO DE ARARENDÁ-CE.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS DE EMPRESA ESPECIALIZADA VISANDO O ACOLHIMENTO NA CASA DE APOIO EM FORTALEZA Á PACIENTES (PESSOAS CARENTES) ENCAMINHADAS PELA SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.600,00</t>
+          <t>R$ 198.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>24/03/2027</t>
         </is>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I89" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I89" s="4" t="inlineStr"/>
     </row>
     <row r="90" ht="8" customHeight="1"/>
     <row r="91" ht="18" customHeight="1">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B91" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
@@ -3271,91 +3235,91 @@
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I91" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>202603160001/2026</t>
+          <t>202603230001/2026</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>VINICIUS C BEZERRA</t>
+          <t>56.298.934 JOSE ALYSSON EVARISTO DE SOUSA TORRES</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>39695412****-29</t>
+          <t>56298934****-06</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUÇÃO DE TANQUE SÉPTICO NO ABRIGO, LOCALIZADO NA AVENIDA VICENTE TORRES DE OLIVEIRA, NA SEDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS, JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.495,25</t>
+          <t>R$ 54.696,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>23/03/2026</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
-          <t>16/03/2027</t>
+          <t>23/03/2027</t>
         </is>
       </c>
       <c r="H92" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>23/03/2026</t>
         </is>
       </c>
     </row>
     <row r="93" ht="8" customHeight="1"/>
     <row r="94" ht="18" customHeight="1">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B94" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3366,91 +3330,91 @@
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I94" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>202603160001/2026</t>
+          <t>202603230001/2026</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>VINICIUS C BEZERRA</t>
+          <t>56.298.934 JOSE ALYSSON EVARISTO DE SOUSA TORRES</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>39695412****-29</t>
+          <t>56298934****-06</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUÇÃO DE TANQUE SÉPTICO NO ABRIGO, LOCALIZADO NA AVENIDA VICENTE TORRES DE OLIVEIRA, NA SEDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS, JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.495,25</t>
+          <t>R$ 54.696,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>23/03/2026</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
-          <t>16/03/2027</t>
+          <t>23/03/2027</t>
         </is>
       </c>
       <c r="H95" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>23/03/2026</t>
         </is>
       </c>
     </row>
     <row r="96" ht="8" customHeight="1"/>
     <row r="97" ht="18" customHeight="1">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B97" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3461,91 +3425,91 @@
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I97" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>202603050002/2026</t>
+          <t>202603180002/2026</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>56.298.934 JOSE ALYSSON EVARISTO DE SOUSA TORRES</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>56298934****-06</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS ÀS UNIDADES VINCULADAS AO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
-          <t>R$ 27.451,00</t>
+          <t>R$ 54.696,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>18/03/2026</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
-          <t>29/01/2027</t>
+          <t>12/01/2027</t>
         </is>
       </c>
       <c r="H98" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>20/03/2026</t>
         </is>
       </c>
     </row>
     <row r="99" ht="8" customHeight="1"/>
     <row r="100" ht="18" customHeight="1">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B100" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3556,91 +3520,91 @@
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H100" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I100" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>202603050002/2026</t>
+          <t>202603180002/2026</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>56.298.934 JOSE ALYSSON EVARISTO DE SOUSA TORRES</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>56298934****-06</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS ÀS UNIDADES VINCULADAS AO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
-          <t>R$ 27.451,00</t>
+          <t>R$ 54.696,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>18/03/2026</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
-          <t>29/01/2027</t>
+          <t>12/01/2027</t>
         </is>
       </c>
       <c r="H101" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>18/03/2026</t>
         </is>
       </c>
     </row>
     <row r="102" ht="8" customHeight="1"/>
     <row r="103" ht="18" customHeight="1">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B103" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3651,91 +3615,91 @@
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I103" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>202603050001/2026</t>
+          <t>202603180001/2026</t>
         </is>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>56.044.694 JOSE ELIESIO BEZERRA DE SOUSA</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>56044694****-13</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MATERIAIS ESPORTIVOS DESTINADOS A SECRETARIA DE JUVENTUDE CULTURA E DESPORTO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
-          <t>R$ 103.311,00</t>
+          <t>R$ 60.442,50</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>18/03/2026</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
-          <t>05/03/2027</t>
+          <t>18/03/2027</t>
         </is>
       </c>
       <c r="H104" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>18/03/2026</t>
         </is>
       </c>
     </row>
     <row r="105" ht="8" customHeight="1"/>
     <row r="106" ht="18" customHeight="1">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B106" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3746,91 +3710,91 @@
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H106" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I106" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>202603050001/2026</t>
+          <t>202603180001/2026</t>
         </is>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>56.044.694 JOSE ELIESIO BEZERRA DE SOUSA</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>56044694****-13</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MATERIAIS ESPORTIVOS DESTINADOS A SECRETARIA DE JUVENTUDE CULTURA E DESPORTO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
-          <t>R$ 103.311,00</t>
+          <t>R$ 60.442,50</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>18/03/2026</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
-          <t>05/03/2027</t>
+          <t>18/03/2027</t>
         </is>
       </c>
       <c r="H107" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>18/03/2026</t>
         </is>
       </c>
     </row>
     <row r="108" ht="8" customHeight="1"/>
     <row r="109" ht="18" customHeight="1">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3841,91 +3805,91 @@
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I109" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>202603040002/2026</t>
+          <t>202603170001/2026</t>
         </is>
       </c>
       <c r="B110" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>ENGEMENDES PROJETOS DE ENGENHARIA E TOPOGRAFIA LTDA</t>
         </is>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>29163744****-09</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS ÀS UNIDADES ESCOLARES, VINCULADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>LEVANTAMENTO PLANIALTIMÉTRICO GEORREFERENCIADO DE ESTRADAS VICINAIS E TERRENOS DE DIVERSAS LOCALIDADES DO MUNICIPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
-          <t>R$ 127.145,00</t>
+          <t>R$ 39.600,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
-          <t>04/03/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H110" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
     <row r="111" ht="8" customHeight="1"/>
     <row r="112" ht="18" customHeight="1">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B112" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D112" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3936,91 +3900,91 @@
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H112" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I112" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>202603040002/2026</t>
+          <t>202603170001/2026</t>
         </is>
       </c>
       <c r="B113" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>ENGEMENDES PROJETOS DE ENGENHARIA E TOPOGRAFIA LTDA</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>29163744****-09</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS ÀS UNIDADES ESCOLARES, VINCULADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>LEVANTAMENTO PLANIALTIMÉTRICO GEORREFERENCIADO DE ESTRADAS VICINAIS E TERRENOS DE DIVERSAS LOCALIDADES DO MUNICIPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
-          <t>R$ 127.145,00</t>
+          <t>R$ 39.600,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
-          <t>04/03/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H113" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>18/03/2026</t>
         </is>
       </c>
     </row>
     <row r="114" ht="8" customHeight="1"/>
     <row r="115" ht="18" customHeight="1">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B115" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4031,91 +3995,91 @@
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H115" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I115" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>202603040001/2026</t>
+          <t>202603160001/2026</t>
         </is>
       </c>
       <c r="B116" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>VINICIUS C BEZERRA</t>
         </is>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>39695412****-29</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>CONSTRUÇÃO DE TANQUE SÉPTICO NO ABRIGO, LOCALIZADO NA AVENIDA VICENTE TORRES DE OLIVEIRA, NA SEDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t>R$ 43.302,00</t>
+          <t>R$ 18.495,25</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
-          <t>04/03/2027</t>
+          <t>16/03/2027</t>
         </is>
       </c>
       <c r="H116" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
     </row>
     <row r="117" ht="8" customHeight="1"/>
     <row r="118" ht="18" customHeight="1">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B118" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D118" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4126,91 +4090,91 @@
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H118" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I118" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>202603040001/2026</t>
+          <t>202603160001/2026</t>
         </is>
       </c>
       <c r="B119" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>VINICIUS C BEZERRA</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>39695412****-29</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>CONSTRUÇÃO DE TANQUE SÉPTICO NO ABRIGO, LOCALIZADO NA AVENIDA VICENTE TORRES DE OLIVEIRA, NA SEDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
-          <t>R$ 43.302,00</t>
+          <t>R$ 18.495,25</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
-          <t>04/03/2027</t>
+          <t>16/03/2027</t>
         </is>
       </c>
       <c r="H119" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
     </row>
     <row r="120" ht="8" customHeight="1"/>
     <row r="121" ht="18" customHeight="1">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B121" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D121" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4221,91 +4185,91 @@
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H121" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I121" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>202602260001/2026</t>
+          <t>202603050002/2026</t>
         </is>
       </c>
       <c r="B122" s="4" t="inlineStr">
         <is>
-          <t>SANAUTO NORDESTE AUTOMOVEIS LTDA</t>
+          <t>ORLANDO R. CHAVES</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>07379340****-14</t>
+          <t>27413049****-22</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE DOIS (02) VEÍCULOS DO TIPO SUV PARA A SECRETARIA DA EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS ÀS UNIDADES VINCULADAS AO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
-          <t>R$ 799.800,00</t>
+          <t>R$ 27.451,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>05/03/2026</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
-          <t>26/02/2027</t>
+          <t>29/01/2027</t>
         </is>
       </c>
       <c r="H122" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>05/03/2026</t>
         </is>
       </c>
     </row>
     <row r="123" ht="8" customHeight="1"/>
     <row r="124" ht="18" customHeight="1">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B124" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4316,91 +4280,91 @@
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H124" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I124" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>202602250006/2026</t>
+          <t>202603050002/2026</t>
         </is>
       </c>
       <c r="B125" s="4" t="inlineStr">
         <is>
-          <t>POTY MOTOS LTDA</t>
+          <t>ORLANDO R. CHAVES</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>01404272****-10</t>
+          <t>27413049****-22</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MOTOCICLETAS DESTINADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS ÀS UNIDADES VINCULADAS AO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
-          <t>R$ 152.940,00</t>
+          <t>R$ 27.451,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>05/03/2026</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
-          <t>25/02/2027</t>
+          <t>29/01/2027</t>
         </is>
       </c>
       <c r="H125" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="126" ht="8" customHeight="1"/>
     <row r="127" ht="18" customHeight="1">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4411,91 +4375,91 @@
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H127" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I127" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>202602250006/2026</t>
+          <t>202603050001/2026</t>
         </is>
       </c>
       <c r="B128" s="4" t="inlineStr">
         <is>
-          <t>POTY MOTOS LTDA</t>
+          <t>ORLANDO R. CHAVES</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>01404272****-10</t>
+          <t>27413049****-22</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MOTOCICLETAS DESTINADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
-          <t>R$ 152.940,00</t>
+          <t>R$ 103.311,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>05/03/2026</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
-          <t>25/02/2027</t>
+          <t>05/03/2027</t>
         </is>
       </c>
       <c r="H128" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>05/03/2026</t>
         </is>
       </c>
     </row>
     <row r="129" ht="8" customHeight="1"/>
     <row r="130" ht="18" customHeight="1">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B130" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D130" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4506,91 +4470,91 @@
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H130" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I130" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>202602120002/2026</t>
+          <t>202603050001/2026</t>
         </is>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>MAISVIDA DISTRIBUIDORA DE MATERIAL MEDICO HOSPITALAR LTDA</t>
+          <t>ORLANDO R. CHAVES</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>44205333****-22</t>
+          <t>27413049****-22</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DIVERSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.406,18</t>
+          <t>R$ 103.311,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>05/03/2026</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
-          <t>12/02/2027</t>
+          <t>05/03/2027</t>
         </is>
       </c>
       <c r="H131" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="132" ht="8" customHeight="1"/>
     <row r="133" ht="18" customHeight="1">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B133" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4601,91 +4565,91 @@
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H133" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I133" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>202602120002/2026</t>
+          <t>202603040002/2026</t>
         </is>
       </c>
       <c r="B134" s="4" t="inlineStr">
         <is>
-          <t>MAISVIDA DISTRIBUIDORA DE MATERIAL MEDICO HOSPITALAR LTDA</t>
+          <t>ORLANDO R. CHAVES</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>44205333****-22</t>
+          <t>27413049****-22</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DIVERSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS ÀS UNIDADES ESCOLARES, VINCULADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.406,18</t>
+          <t>R$ 127.145,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
-          <t>12/02/2027</t>
+          <t>04/03/2027</t>
         </is>
       </c>
       <c r="H134" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="135" ht="8" customHeight="1"/>
     <row r="136" ht="18" customHeight="1">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B136" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4696,91 +4660,91 @@
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H136" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I136" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>202602120001/2026</t>
+          <t>202603040002/2026</t>
         </is>
       </c>
       <c r="B137" s="4" t="inlineStr">
         <is>
-          <t>M A DISTRIBUIDORA DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
+          <t>ORLANDO R. CHAVES</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>39883898****-29</t>
+          <t>27413049****-22</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DIVERSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS ÀS UNIDADES ESCOLARES, VINCULADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
-          <t>R$ 595.697,44</t>
+          <t>R$ 127.145,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
-          <t>12/02/2027</t>
+          <t>04/03/2027</t>
         </is>
       </c>
       <c r="H137" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="138" ht="8" customHeight="1"/>
     <row r="139" ht="18" customHeight="1">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B139" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4791,91 +4755,91 @@
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H139" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I139" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>202602120001/2026</t>
+          <t>202603040001/2026</t>
         </is>
       </c>
       <c r="B140" s="4" t="inlineStr">
         <is>
-          <t>M A DISTRIBUIDORA DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
+          <t>ORLANDO R. CHAVES</t>
         </is>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>39883898****-29</t>
+          <t>27413049****-22</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DIVERSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
-          <t>R$ 595.697,44</t>
+          <t>R$ 43.302,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
-          <t>12/02/2027</t>
+          <t>04/03/2027</t>
         </is>
       </c>
       <c r="H140" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="141" ht="8" customHeight="1"/>
     <row r="142" ht="18" customHeight="1">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B142" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D142" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4886,91 +4850,91 @@
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I142" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>202602060001/2026</t>
+          <t>202603040001/2026</t>
         </is>
       </c>
       <c r="B143" s="4" t="inlineStr">
         <is>
-          <t>Y. MIRANDA DA SILVA</t>
+          <t>ORLANDO R. CHAVES</t>
         </is>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>40734049****-92</t>
+          <t>27413049****-22</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de portas destinadas ao Centro de Formação Continuada, junto a Secretaria de Educação no município de Ararendá/Ce</t>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
-          <t>R$ 13.250,00</t>
+          <t>R$ 43.302,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
-          <t>06/02/2027</t>
+          <t>04/03/2027</t>
         </is>
       </c>
       <c r="H143" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
-          <t>02/09/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="144" ht="8" customHeight="1"/>
     <row r="145" ht="18" customHeight="1">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B145" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4981,93 +4945,89 @@
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I145" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>202602060001/2026</t>
+          <t>202602260001/2026</t>
         </is>
       </c>
       <c r="B146" s="4" t="inlineStr">
         <is>
-          <t>Y. MIRANDA DA SILVA</t>
+          <t>SANAUTO NORDESTE AUTOMOVEIS LTDA</t>
         </is>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>40734049****-92</t>
+          <t>07379340****-14</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de portas destinadas ao Centro de Formação Continuada, junto a Secretaria de Educação no município de Ararendá/Ce</t>
+          <t>AQUISIÇÃO DE DOIS (02) VEÍCULOS DO TIPO SUV PARA A SECRETARIA DA EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
-          <t>R$ 13.250,00</t>
+          <t>R$ 799.800,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
-          <t>06/02/2027</t>
+          <t>26/02/2027</t>
         </is>
       </c>
       <c r="H146" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I146" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I146" s="4" t="inlineStr"/>
     </row>
     <row r="147" ht="8" customHeight="1"/>
     <row r="148" ht="18" customHeight="1">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B148" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E148" s="3" t="inlineStr">
         <is>
@@ -5076,91 +5036,91 @@
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H148" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I148" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>202602020001/2026</t>
+          <t>202602250006/2026</t>
         </is>
       </c>
       <c r="B149" s="4" t="inlineStr">
         <is>
-          <t>R. L. DE SOUSA SILVA SERVICOS</t>
+          <t>POTY MOTOS LTDA</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>11751784****-06</t>
+          <t>01404272****-10</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇO PARA LIMPEZA DE DESSALINIZADORES NAS LOCALIDADES DE FAZENDA NOVA, ASSENTAMENTO VITÓRIA, LAGOA DOS BOIS, CABELO NEGRO, VARJOTA - SEDE NO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MOTOCICLETAS DESTINADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
-          <t>R$ 25.200,00</t>
+          <t>R$ 152.940,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
-          <t>02/02/2027</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H149" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="150" ht="8" customHeight="1"/>
     <row r="151" ht="18" customHeight="1">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B151" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5171,93 +5131,89 @@
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I151" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>202602020001/2026</t>
+          <t>202602250006/2026</t>
         </is>
       </c>
       <c r="B152" s="4" t="inlineStr">
         <is>
-          <t>R. L. DE SOUSA SILVA SERVICOS</t>
+          <t>POTY MOTOS LTDA</t>
         </is>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>11751784****-06</t>
+          <t>01404272****-10</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇO PARA LIMPEZA DE DESSALINIZADORES NAS LOCALIDADES DE FAZENDA NOVA, ASSENTAMENTO VITÓRIA, LAGOA DOS BOIS, CABELO NEGRO, VARJOTA - SEDE NO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MOTOCICLETAS DESTINADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
-          <t>R$ 25.200,00</t>
+          <t>R$ 152.940,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
-          <t>02/02/2027</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H152" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I152" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I152" s="4" t="inlineStr"/>
     </row>
     <row r="153" ht="8" customHeight="1"/>
     <row r="154" ht="18" customHeight="1">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B154" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D154" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E154" s="3" t="inlineStr">
         <is>
@@ -5266,91 +5222,91 @@
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H154" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I154" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="155" ht="15" customHeight="1">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>202601190003/2026</t>
+          <t>202602250005/2026</t>
         </is>
       </c>
       <c r="B155" s="4" t="inlineStr">
         <is>
-          <t>FRANCISCO FALB LIRA LOPES</t>
+          <t>SOARES MOURAO COMERCIO DE TINTAS LTDA</t>
         </is>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>10783467****-09</t>
+          <t>41468596****-17</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA EM GESTÃO PÚBLICA, ABRANGENDO APLICAÇÃO DE TECNICAS DE APRIMORAMENTO, INTEGRIDADE E IMPLANTAÇÃO DE MECANISMO PARA GESTÃO DE RESULTADO COM ADEQUAÇÃO E CUMPRIMENTO DAS CONFORMIDADES REGULATÓRIAS PREVISTAS NA LEGISLAÇÃO BRASILEIRA, BEM COMO MONITORAMENTO DOS PROCESSOS ADMINISTRATIVOS DA CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÕES DE PRODUTOS DE PINTURAS DESTINADOS A ATENDER AS NECESSIDADES DAS UNIDADES EDUCACIONAIS, VINCULADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
-          <t>R$ 52.200,00</t>
+          <t>R$ 56.862,40</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
-          <t>19/01/2027</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H155" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="156" ht="8" customHeight="1"/>
     <row r="157" ht="18" customHeight="1">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B157" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D157" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5361,91 +5317,91 @@
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H157" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I157" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="158" ht="15" customHeight="1">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>202601190002/2026</t>
+          <t>202602250004/2026</t>
         </is>
       </c>
       <c r="B158" s="4" t="inlineStr">
         <is>
-          <t>FRANCISCO FALB LIRA LOPES</t>
+          <t>SOARES MOURAO COMERCIO DE TINTAS LTDA</t>
         </is>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>10783467****-09</t>
+          <t>41468596****-17</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS TÉCNICOS DE ORGANIZAÇÃO E MANUTENÇÃO DO ACERVO DOCUMENTAL EXISTENTE NO ARQUIVO DA CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÕES DE PRODUTOS DE PINTURAS DESTINADOS A ATENDER AS NECESSIDADES DAS UNIDADES EDUCACIONAIS, VINCULADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
-          <t>R$ 52.200,00</t>
+          <t>R$ 69.995,80</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
-          <t>19/01/2027</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H158" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="159" ht="8" customHeight="1"/>
     <row r="160" ht="18" customHeight="1">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B160" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D160" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5456,91 +5412,91 @@
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H160" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I160" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="161" ht="15" customHeight="1">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>202601160001/2026</t>
+          <t>202602250003/2026</t>
         </is>
       </c>
       <c r="B161" s="4" t="inlineStr">
         <is>
-          <t>AURELIO GABRIEL - SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+          <t>SOARES MOURAO COMERCIO DE TINTAS LTDA</t>
         </is>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>40380930****-32</t>
+          <t>41468596****-17</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DA PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA ADEQUAÇÃO, GOVERNANÇA, COMPLIANCE E MONITORAMENTO EM PROTEÇÃO DE DADOS, CONFORME LEI FEDERAL Nº 13.709 DE 2018 JUNTO A CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÕES DE PRODUTOS DE PINTURAS DESTINADOS A ATENDER AS NECESSIDADES DAS UNIDADES EDUCACIONAIS, VINCULADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
-          <t>R$ 63.600,00</t>
+          <t>R$ 345.123,80</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
-          <t>16/01/2027</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H161" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="162" ht="8" customHeight="1"/>
     <row r="163" ht="18" customHeight="1">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B163" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D163" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5551,83 +5507,91 @@
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H163" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I163" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>/2026</t>
+          <t>202602250002/2026</t>
         </is>
       </c>
       <c r="B164" s="4" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...3 lines deleted...]
-      <c r="D164" s="4" t="inlineStr"/>
+          <t>SOARES MOURAO COMERCIO DE TINTAS LTDA</t>
+        </is>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>41468596****-17</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE PRODUTOS DE PINTURAS DESTINADOS A ATENDER AS NECESSIDADES DAS UNIDADES EDUCACIONAIS, VINCULADAS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.172,00</t>
+          <t>R$ 289.452,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>01/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H164" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
-          <t>01/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="165" ht="8" customHeight="1"/>
     <row r="166" ht="18" customHeight="1">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B166" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D166" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5638,91 +5602,91 @@
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H166" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I166" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="167" ht="15" customHeight="1">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>202512190002/2025</t>
+          <t>202602120002/2026</t>
         </is>
       </c>
       <c r="B167" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>MAISVIDA DISTRIBUIDORA DE MATERIAL MEDICO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>44205333****-22</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE BATERIAS, PNEUS, FILTROS E DERIVADOS DE PETROLEO DESTINADO AOS VEICULOS DO TRANSPORTE ESCOLAR LOTADOS NAS UNIDADES EDUCACIONAIS DO ENSINO MEDIO DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ/CE.</t>
+          <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DIVERSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
-          <t>R$ 495.400,00</t>
+          <t>R$ 12.406,18</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
-          <t>19/12/2026</t>
+          <t>12/02/2027</t>
         </is>
       </c>
       <c r="H167" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
     </row>
     <row r="168" ht="8" customHeight="1"/>
     <row r="169" ht="18" customHeight="1">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B169" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5733,93 +5697,89 @@
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H169" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I169" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="170" ht="15" customHeight="1">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>202512190001/2025</t>
+          <t>202602120002/2026</t>
         </is>
       </c>
       <c r="B170" s="4" t="inlineStr">
         <is>
-          <t>J.ELIAS DA SILVA COMBUSTIVEIS</t>
+          <t>MAISVIDA DISTRIBUIDORA DE MATERIAL MEDICO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>07149579****-06</t>
+          <t>44205333****-22</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE BATERIAS, PNEUS, FILTROS E DERIVADOS DE PETROLEO DESTINADO AOS VEICULOS DO TRANSPORTE ESCOLAR LOTADOS NAS UNIDADES EDUCACIONAIS DO ENSINO MEDIO DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ/CE.</t>
+          <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DIVERSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
-          <t>R$ 110.999,60</t>
+          <t>R$ 12.406,18</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="G170" s="4" t="inlineStr">
         <is>
-          <t>19/12/2026</t>
+          <t>12/02/2027</t>
         </is>
       </c>
       <c r="H170" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I170" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I170" s="4" t="inlineStr"/>
     </row>
     <row r="171" ht="8" customHeight="1"/>
     <row r="172" ht="18" customHeight="1">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B172" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D172" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E172" s="3" t="inlineStr">
         <is>
@@ -5828,93 +5788,89 @@
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H172" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I172" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="173" ht="15" customHeight="1">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>202512190001/2025</t>
+          <t>202602120001/2026</t>
         </is>
       </c>
       <c r="B173" s="4" t="inlineStr">
         <is>
-          <t>J.ELIAS DA SILVA COMBUSTIVEIS</t>
+          <t>M A DISTRIBUIDORA DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>07149579****-06</t>
+          <t>39883898****-29</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE BATERIAS, PNEUS, FILTROS E DERIVADOS DE PETROLEO DESTINADO AOS VEICULOS DO TRANSPORTE ESCOLAR LOTADOS NAS UNIDADES EDUCACIONAIS DO ENSINO MEDIO DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ/CE.</t>
+          <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DIVERSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
-          <t>R$ 110.999,60</t>
+          <t>R$ 595.697,44</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
-          <t>19/12/2026</t>
+          <t>12/02/2027</t>
         </is>
       </c>
       <c r="H173" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I173" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I173" s="4" t="inlineStr"/>
     </row>
     <row r="174" ht="8" customHeight="1"/>
     <row r="175" ht="18" customHeight="1">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B175" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E175" s="3" t="inlineStr">
         <is>
@@ -5923,91 +5879,91 @@
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H175" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I175" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="176" ht="15" customHeight="1">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>202512160001/2025</t>
+          <t>202602120001/2026</t>
         </is>
       </c>
       <c r="B176" s="4" t="inlineStr">
         <is>
-          <t>NORTH EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+          <t>M A DISTRIBUIDORA DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>35131683****-09</t>
+          <t>39883898****-29</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UM RESERVATÓRIO ELEVADO E REFORMA DOS BANHEIROS EXTERNOS NA CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DIVERSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
-          <t>R$ 98.924,13</t>
+          <t>R$ 595.697,44</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="G176" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>12/02/2027</t>
         </is>
       </c>
       <c r="H176" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I176" s="4" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
     </row>
     <row r="177" ht="8" customHeight="1"/>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B178" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6018,91 +5974,91 @@
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H178" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I178" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="179" ht="15" customHeight="1">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>202511190002/2025</t>
+          <t>202602110005/2026</t>
         </is>
       </c>
       <c r="B179" s="4" t="inlineStr">
         <is>
-          <t>GERCILENE PESSOA DE SOUSA</t>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>11789990****-05</t>
+          <t>41600131****-97</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À COMPOSIÇÃO DA MERENDA ESCOLAR DA REDE PÚBLICA DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
-          <t>R$ 29.718,55</t>
+          <t>R$ 342.000,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>11/02/2026</t>
         </is>
       </c>
       <c r="G179" s="4" t="inlineStr">
         <is>
-          <t>15/10/2026</t>
+          <t>11/02/2027</t>
         </is>
       </c>
       <c r="H179" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I179" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>11/02/2026</t>
         </is>
       </c>
     </row>
     <row r="180" ht="8" customHeight="1"/>
     <row r="181" ht="18" customHeight="1">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B181" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6113,91 +6069,91 @@
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H181" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I181" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="182" ht="15" customHeight="1">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>202511190002/2025</t>
+          <t>202602110004/2026</t>
         </is>
       </c>
       <c r="B182" s="4" t="inlineStr">
         <is>
-          <t>GERCILENE PESSOA DE SOUSA</t>
+          <t>ELIAS DE PAULA JUNIOR</t>
         </is>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>11789990****-05</t>
+          <t>07765651****-11</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À COMPOSIÇÃO DA MERENDA ESCOLAR DA REDE PÚBLICA DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
-          <t>R$ 29.718,55</t>
+          <t>R$ 2.004.309,40</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>11/02/2026</t>
         </is>
       </c>
       <c r="G182" s="4" t="inlineStr">
         <is>
-          <t>15/10/2026</t>
+          <t>11/02/2027</t>
         </is>
       </c>
       <c r="H182" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I182" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>11/02/2026</t>
         </is>
       </c>
     </row>
     <row r="183" ht="8" customHeight="1"/>
     <row r="184" ht="18" customHeight="1">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B184" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6208,91 +6164,91 @@
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H184" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I184" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>202511190001/2025</t>
+          <t>202602110003/2026</t>
         </is>
       </c>
       <c r="B185" s="4" t="inlineStr">
         <is>
-          <t>GERCILENE PESSOA DE SOUSA</t>
+          <t>FERNANDO APARECIDO GOMES</t>
         </is>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>11789990****-05</t>
+          <t>12565410****-69</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À COMPOSIÇÃO DA MERENDA ESCOLAR DA REDE PÚBLICA DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.936,95</t>
+          <t>R$ 1.196.700,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>11/02/2026</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
-          <t>15/10/2026</t>
+          <t>11/02/2027</t>
         </is>
       </c>
       <c r="H185" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I185" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>11/02/2026</t>
         </is>
       </c>
     </row>
     <row r="186" ht="8" customHeight="1"/>
     <row r="187" ht="18" customHeight="1">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D187" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6303,91 +6259,91 @@
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H187" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I187" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="188" ht="15" customHeight="1">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>202511190001/2025</t>
+          <t>202602060001/2026</t>
         </is>
       </c>
       <c r="B188" s="4" t="inlineStr">
         <is>
-          <t>GERCILENE PESSOA DE SOUSA</t>
+          <t>Y. MIRANDA DA SILVA</t>
         </is>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>11789990****-05</t>
+          <t>40734049****-92</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>Aquisição de portas destinadas ao Centro de Formação Continuada, junto a Secretaria de Educação no município de Ararendá/Ce</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.936,95</t>
+          <t>R$ 13.250,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
-          <t>15/10/2026</t>
+          <t>06/02/2027</t>
         </is>
       </c>
       <c r="H188" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I188" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="189" ht="8" customHeight="1"/>
     <row r="190" ht="18" customHeight="1">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B190" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D190" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6398,91 +6354,91 @@
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H190" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I190" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="191" ht="15" customHeight="1">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>202511180002/2025</t>
+          <t>202602060001/2026</t>
         </is>
       </c>
       <c r="B191" s="4" t="inlineStr">
         <is>
-          <t>GERCILENE PESSOA DE SOUSA</t>
+          <t>Y. MIRANDA DA SILVA</t>
         </is>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>11789990****-05</t>
+          <t>40734049****-92</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>Aquisição de portas destinadas ao Centro de Formação Continuada, junto a Secretaria de Educação no município de Ararendá/Ce</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
-          <t>R$ 56.941,82</t>
+          <t>R$ 13.250,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
-          <t>18/11/2026</t>
+          <t>06/02/2027</t>
         </is>
       </c>
       <c r="H191" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I191" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>06/02/2026</t>
         </is>
       </c>
     </row>
     <row r="192" ht="8" customHeight="1"/>
     <row r="193" ht="18" customHeight="1">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B193" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D193" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6493,91 +6449,91 @@
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H193" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I193" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="194" ht="15" customHeight="1">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>202511180002/2025</t>
+          <t>202602020001/2026</t>
         </is>
       </c>
       <c r="B194" s="4" t="inlineStr">
         <is>
-          <t>GERCILENE PESSOA DE SOUSA</t>
+          <t>R. L. DE SOUSA SILVA SERVICOS</t>
         </is>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>11789990****-05</t>
+          <t>11751784****-06</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>PRESTAÇÃO DE SERVIÇO PARA LIMPEZA DE DESSALINIZADORES NAS LOCALIDADES DE FAZENDA NOVA, ASSENTAMENTO VITÓRIA, LAGOA DOS BOIS, CABELO NEGRO, VARJOTA - SEDE NO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
-          <t>R$ 56.941,82</t>
+          <t>R$ 25.200,00</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
-          <t>18/11/2026</t>
+          <t>02/02/2027</t>
         </is>
       </c>
       <c r="H194" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I194" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>02/03/2026</t>
         </is>
       </c>
     </row>
     <row r="195" ht="8" customHeight="1"/>
     <row r="196" ht="18" customHeight="1">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B196" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D196" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6588,91 +6544,91 @@
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H196" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I196" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="197" ht="15" customHeight="1">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>202511180001/2025</t>
+          <t>202602020001/2026</t>
         </is>
       </c>
       <c r="B197" s="4" t="inlineStr">
         <is>
-          <t>GERCILENE PESSOA DE SOUSA</t>
+          <t>R. L. DE SOUSA SILVA SERVICOS</t>
         </is>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>11789990****-05</t>
+          <t>11751784****-06</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICIPIO DE  ARARENDÁ/CE</t>
+          <t>PRESTAÇÃO DE SERVIÇO PARA LIMPEZA DE DESSALINIZADORES NAS LOCALIDADES DE FAZENDA NOVA, ASSENTAMENTO VITÓRIA, LAGOA DOS BOIS, CABELO NEGRO, VARJOTA - SEDE NO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.029,57</t>
+          <t>R$ 25.200,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="G197" s="4" t="inlineStr">
         <is>
-          <t>18/11/2026</t>
+          <t>02/02/2027</t>
         </is>
       </c>
       <c r="H197" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I197" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>02/02/2026</t>
         </is>
       </c>
     </row>
     <row r="198" ht="8" customHeight="1"/>
     <row r="199" ht="18" customHeight="1">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B199" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D199" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6683,91 +6639,91 @@
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H199" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I199" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="200" ht="15" customHeight="1">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>202511180001/2025</t>
+          <t>202601190003/2026</t>
         </is>
       </c>
       <c r="B200" s="4" t="inlineStr">
         <is>
-          <t>GERCILENE PESSOA DE SOUSA</t>
+          <t>FRANCISCO FALB LIRA LOPES</t>
         </is>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
-          <t>11789990****-05</t>
+          <t>10783467****-09</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICIPIO DE  ARARENDÁ/CE</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA EM GESTÃO PÚBLICA, ABRANGENDO APLICAÇÃO DE TECNICAS DE APRIMORAMENTO, INTEGRIDADE E IMPLANTAÇÃO DE MECANISMO PARA GESTÃO DE RESULTADO COM ADEQUAÇÃO E CUMPRIMENTO DAS CONFORMIDADES REGULATÓRIAS PREVISTAS NA LEGISLAÇÃO BRASILEIRA, BEM COMO MONITORAMENTO DOS PROCESSOS ADMINISTRATIVOS DA CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.029,57</t>
+          <t>R$ 52.200,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="G200" s="4" t="inlineStr">
         <is>
-          <t>18/11/2026</t>
+          <t>19/01/2027</t>
         </is>
       </c>
       <c r="H200" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I200" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
     </row>
     <row r="201" ht="8" customHeight="1"/>
     <row r="202" ht="18" customHeight="1">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B202" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D202" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6778,91 +6734,91 @@
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H202" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I202" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="203" ht="15" customHeight="1">
       <c r="A203" s="4" t="inlineStr">
         <is>
-          <t>202511170002/2025</t>
+          <t>202601190002/2026</t>
         </is>
       </c>
       <c r="B203" s="4" t="inlineStr">
         <is>
-          <t>12.079.662 ELIENE RODRIGUES DE SOUSA CARLOS</t>
+          <t>FRANCISCO FALB LIRA LOPES</t>
         </is>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>12079662****-88</t>
+          <t>10783467****-09</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES E CONSUMO PARA ATENDER O PROGRAMA PROCAD-SUAS DE RESPONSABILIDADE DA SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS TÉCNICOS DE ORGANIZAÇÃO E MANUTENÇÃO DO ACERVO DOCUMENTAL EXISTENTE NO ARQUIVO DA CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.600,00</t>
+          <t>R$ 52.200,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
-          <t>17/11/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="G203" s="4" t="inlineStr">
         <is>
-          <t>17/11/2026</t>
+          <t>19/01/2027</t>
         </is>
       </c>
       <c r="H203" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I203" s="4" t="inlineStr">
         <is>
-          <t>17/11/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
     </row>
     <row r="204" ht="8" customHeight="1"/>
     <row r="205" ht="18" customHeight="1">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6873,91 +6829,91 @@
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H205" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I205" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="206" ht="15" customHeight="1">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>202511170002/2025</t>
+          <t>202601160001/2026</t>
         </is>
       </c>
       <c r="B206" s="4" t="inlineStr">
         <is>
-          <t>12.079.662 ELIENE RODRIGUES DE SOUSA CARLOS</t>
+          <t>AURELIO GABRIEL - SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
         </is>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>12079662****-88</t>
+          <t>40380930****-32</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES E CONSUMO PARA ATENDER O PROGRAMA PROCAD-SUAS DE RESPONSABILIDADE DA SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DA PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS NA ADEQUAÇÃO, GOVERNANÇA, COMPLIANCE E MONITORAMENTO EM PROTEÇÃO DE DADOS, CONFORME LEI FEDERAL Nº 13.709 DE 2018 JUNTO A CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.600,00</t>
+          <t>R$ 63.600,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
-          <t>17/11/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="G206" s="4" t="inlineStr">
         <is>
-          <t>17/11/2026</t>
+          <t>16/01/2027</t>
         </is>
       </c>
       <c r="H206" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I206" s="4" t="inlineStr">
         <is>
-          <t>17/11/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
     </row>
     <row r="207" ht="8" customHeight="1"/>
     <row r="208" ht="18" customHeight="1">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B208" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D208" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6968,93 +6924,89 @@
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="209" ht="15" customHeight="1">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>202511170001/2025</t>
+          <t>202512190002/2026</t>
         </is>
       </c>
       <c r="B209" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>24804712****-21</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES E CONSUMO PARA ATENDER O PROGRAMA PROCAD-SUAS DE RESPONSABILIDADE DA SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE BATERIAS, PNEUS, FILTROS E DERIVADOS DE PETROLEO DESTINADO AOS VEICULOS DO TRANSPORTE ESCOLAR LOTADOS NAS UNIDADES EDUCACIONAIS DO ENSINO MEDIO DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ/CE.</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
-          <t>R$ 33.690,00</t>
+          <t>R$ 495.400,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
-          <t>17/11/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="G209" s="4" t="inlineStr">
         <is>
-          <t>17/11/2026</t>
+          <t>19/12/2026</t>
         </is>
       </c>
       <c r="H209" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I209" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I209" s="4" t="inlineStr"/>
     </row>
     <row r="210" ht="8" customHeight="1"/>
     <row r="211" ht="18" customHeight="1">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E211" s="3" t="inlineStr">
         <is>
@@ -7063,93 +7015,89 @@
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15" customHeight="1">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>202511170001/2025</t>
+          <t>202512190001/2026</t>
         </is>
       </c>
       <c r="B212" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>J.ELIAS DA SILVA COMBUSTIVEIS</t>
         </is>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>07149579****-06</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES E CONSUMO PARA ATENDER O PROGRAMA PROCAD-SUAS DE RESPONSABILIDADE DA SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE BATERIAS, PNEUS, FILTROS E DERIVADOS DE PETROLEO DESTINADO AOS VEICULOS DO TRANSPORTE ESCOLAR LOTADOS NAS UNIDADES EDUCACIONAIS DO ENSINO MEDIO DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ/CE.</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
-          <t>R$ 33.690,00</t>
+          <t>R$ 110.999,60</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
-          <t>17/11/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
-          <t>17/11/2026</t>
+          <t>19/12/2026</t>
         </is>
       </c>
       <c r="H212" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I212" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I212" s="4" t="inlineStr"/>
     </row>
     <row r="213" ht="8" customHeight="1"/>
     <row r="214" ht="18" customHeight="1">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E214" s="3" t="inlineStr">
         <is>
@@ -7158,93 +7106,89 @@
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I214" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="215" ht="15" customHeight="1">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>202511120001/2025</t>
+          <t>202511100002/2026</t>
         </is>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
-          <t>JOSE ABIDENAGO NOBRE LTDA</t>
+          <t>CARROPEL CARROCERIAS PERY INDUSTRIA COM E REPRES LTDA</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>08508378****-02</t>
+          <t>73554537****-58</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>Seleção pública de pessoal habilitado para o exercício da função de diretor(a) escolar e de coordenador(a) pedagógico(a) nas unidades públicas de ensino vinculadas ao sistema Municipal de Ensino do Município de Ararendá-CE</t>
+          <t>AQUISIÇÃO DE VEICULOS DESTIANDOS A SECRETARIA DE EDUCAÇÃO  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>R$ 43.500,00</t>
+          <t>R$ 80.000,00</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
-          <t>12/11/2025</t>
+          <t>10/11/2025</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
-          <t>12/11/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H215" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I215" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I215" s="4" t="inlineStr"/>
     </row>
     <row r="216" ht="8" customHeight="1"/>
     <row r="217" ht="18" customHeight="1">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E217" s="3" t="inlineStr">
         <is>
@@ -7253,93 +7197,89 @@
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15" customHeight="1">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>202511120001/2025</t>
+          <t>202511100001/2026</t>
         </is>
       </c>
       <c r="B218" s="4" t="inlineStr">
         <is>
-          <t>JOSE ABIDENAGO NOBRE LTDA</t>
+          <t>CEARÁ DIESEL LTDA</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>08508378****-02</t>
+          <t>63388441****-22</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Seleção pública de pessoal habilitado para o exercício da função de diretor(a) escolar e de coordenador(a) pedagógico(a) nas unidades públicas de ensino vinculadas ao sistema Municipal de Ensino do Município de Ararendá-CE</t>
+          <t>AQUISIÇÃO DE VEICULOS DESTINaDOS A SECRETARIA DE EDUCAÇÃO  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
-          <t>R$ 43.500,00</t>
+          <t>R$ 615.000,00</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
-          <t>12/11/2025</t>
+          <t>10/11/2025</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
-          <t>12/11/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H218" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I218" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I218" s="4" t="inlineStr"/>
     </row>
     <row r="219" ht="8" customHeight="1"/>
     <row r="220" ht="18" customHeight="1">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D220" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E220" s="3" t="inlineStr">
         <is>
@@ -7348,93 +7288,89 @@
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="221" ht="15" customHeight="1">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>202511100002/2025</t>
+          <t>202510030001/2026</t>
         </is>
       </c>
       <c r="B221" s="4" t="inlineStr">
         <is>
-          <t>CARROPEL CARROCERIAS PERY INDUSTRIA COM E REPRES LTDA</t>
+          <t>AURICELIO BARBOSA PRADO</t>
         </is>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>73554537****-58</t>
+          <t>86706520****-30</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE VEICULOS DESTIANDOS A SECRETARIA DE EDUCAÇÃO  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAIS GRÁFICOS DESTINADOS AS SECRETARIAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
-          <t>R$ 80.000,00</t>
+          <t>R$ 164.000,00</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
-          <t>10/11/2025</t>
+          <t>03/10/2025</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
-          <t>10/11/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
       <c r="H221" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I221" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I221" s="4" t="inlineStr"/>
     </row>
     <row r="222" ht="8" customHeight="1"/>
     <row r="223" ht="18" customHeight="1">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E223" s="3" t="inlineStr">
         <is>
@@ -7443,93 +7379,89 @@
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I223" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="224" ht="15" customHeight="1">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>202511100002/2025</t>
+          <t>202509190001/2026</t>
         </is>
       </c>
       <c r="B224" s="4" t="inlineStr">
         <is>
-          <t>CARROPEL CARROCERIAS PERY INDUSTRIA COM E REPRES LTDA</t>
+          <t>MART CELL EQUIP DE TELEFONIA LTDA - ME</t>
         </is>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>73554537****-58</t>
+          <t>11093169****-50</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE VEICULOS DESTIANDOS A SECRETARIA DE EDUCAÇÃO  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE EQUIPAMENTO E MATERIAL PERMANENTE DESTINADO AO HOSPITAL FRANCISCO MOURÃO LIMA JUNTO À SECRETARIA DE SAÚDE DO MUNICÍPIO DE  ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
-          <t>R$ 80.000,00</t>
+          <t>R$ 99.920,40</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
-          <t>10/11/2025</t>
+          <t>19/09/2025</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
-          <t>10/11/2026</t>
+          <t>19/09/2026</t>
         </is>
       </c>
       <c r="H224" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I224" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I224" s="4" t="inlineStr"/>
     </row>
     <row r="225" ht="8" customHeight="1"/>
     <row r="226" ht="18" customHeight="1">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E226" s="3" t="inlineStr">
         <is>
@@ -7538,93 +7470,89 @@
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I226" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15" customHeight="1">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>202511100001/2025</t>
+          <t>202509120001/2026</t>
         </is>
       </c>
       <c r="B227" s="4" t="inlineStr">
         <is>
-          <t>CEARÁ DIESEL LTDA</t>
+          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
         </is>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>63388441****-22</t>
+          <t>41398348****-66</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE VEICULOS DESTINaDOS A SECRETARIA DE EDUCAÇÃO  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE UMA AMBULÂNCIA TIPO A, DESTINADA AO HOSPITAL FRANCISCO MOURÃO LIMA JUNTO À SECRETARIA DE SAÚDE NO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
-          <t>R$ 615.000,00</t>
+          <t>R$ 309.850,00</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
-          <t>10/11/2025</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="G227" s="4" t="inlineStr">
         <is>
-          <t>10/11/2026</t>
+          <t>12/09/2026</t>
         </is>
       </c>
       <c r="H227" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I227" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I227" s="4" t="inlineStr"/>
     </row>
     <row r="228" ht="8" customHeight="1"/>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E229" s="3" t="inlineStr">
         <is>
@@ -7633,93 +7561,89 @@
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="230" ht="15" customHeight="1">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>202511100001/2025</t>
+          <t>202509110002/2026</t>
         </is>
       </c>
       <c r="B230" s="4" t="inlineStr">
         <is>
-          <t>CEARÁ DIESEL LTDA</t>
+          <t>MART CELL EQUIP DE TELEFONIA LTDA - ME</t>
         </is>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>63388441****-22</t>
+          <t>11093169****-50</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE VEICULOS DESTINaDOS A SECRETARIA DE EDUCAÇÃO  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADO À UNIDADE BÁSICA DE SAÚDE JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
-          <t>R$ 615.000,00</t>
+          <t>R$ 58.869,00</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
-          <t>10/11/2025</t>
+          <t>11/09/2025</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
-          <t>10/11/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
       <c r="H230" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I230" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I230" s="4" t="inlineStr"/>
     </row>
     <row r="231" ht="8" customHeight="1"/>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B232" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D232" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E232" s="3" t="inlineStr">
         <is>
@@ -7728,93 +7652,89 @@
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H232" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I232" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15" customHeight="1">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>202511040003/2025</t>
+          <t>202509110001/2026</t>
         </is>
       </c>
       <c r="B233" s="4" t="inlineStr">
         <is>
-          <t>COMERCIAL DOM PEDRO CONSTRUCOES E MATERIAIS DIVERSOS LTDA</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
-          <t>39869584****-71</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE  PAINÉIS, E DEMAIS INSUMOS ELÉTRICOS DESTINADOS A MANUTENÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA JUNTO A SECRETARIA DE OBRAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADO À UNIDADE BÁSICA DE SAÚDE JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
-          <t>R$ 96.639,00</t>
+          <t>R$ 35.121,00</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>11/09/2025</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
       <c r="H233" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I233" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I233" s="4" t="inlineStr"/>
     </row>
     <row r="234" ht="8" customHeight="1"/>
     <row r="235" ht="18" customHeight="1">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B235" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D235" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E235" s="3" t="inlineStr">
         <is>
@@ -7823,93 +7743,89 @@
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I235" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="236" ht="15" customHeight="1">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>202511040002/2025</t>
+          <t>202509090001/2026</t>
         </is>
       </c>
       <c r="B236" s="4" t="inlineStr">
         <is>
-          <t>IGUATU - COMERCIO DE FERRAGENS E SERVICOS LTDA</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
-          <t>35837618****-95</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE BOMBAS, CABOS,  MANGUEIRAS, BOMBAS CENTRÍFUGAS E DEMAIS INSUMOS ELÉTRICOS DESTINADOS A MANUTENÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA JUNTO A SECRETARIA DE OBRAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MATERIAIS PEDAGOGICOS DESTINADOS AO PROGRAMA TEMPO INTEGRAL 8° ANO VINCULADO A SECRETÁRIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
-          <t>R$ 311.023,00</t>
+          <t>R$ 97.364,70</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="G236" s="4" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
       <c r="H236" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I236" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I236" s="4" t="inlineStr"/>
     </row>
     <row r="237" ht="8" customHeight="1"/>
     <row r="238" ht="18" customHeight="1">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B238" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D238" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E238" s="3" t="inlineStr">
         <is>
@@ -7918,93 +7834,89 @@
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H238" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I238" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="239" ht="15" customHeight="1">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>202511040001/2025</t>
+          <t>202509040001/2026</t>
         </is>
       </c>
       <c r="B239" s="4" t="inlineStr">
         <is>
-          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
+          <t>J.P. DE SOUSA CARLOS GAS</t>
         </is>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
-          <t>86906054****-36</t>
+          <t>17593214****-11</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE, CHAVES,  FILTROS,  E DEMAIS INSUMOS ELÉTRICOS DESTINADOS A MANUTENÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA JUNTO A SECRETARIA DE OBRAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE GÁS DE COZINHA DESTINADO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.200,00</t>
+          <t>R$ 59.670,00</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>04/09/2025</t>
         </is>
       </c>
       <c r="G239" s="4" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
       <c r="H239" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I239" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I239" s="4" t="inlineStr"/>
     </row>
     <row r="240" ht="8" customHeight="1"/>
     <row r="241" ht="18" customHeight="1">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B241" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D241" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E241" s="3" t="inlineStr">
         <is>
@@ -8013,93 +7925,89 @@
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H241" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I241" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="242" ht="15" customHeight="1">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>202510090001/2025</t>
+          <t>202508290004/2026</t>
         </is>
       </c>
       <c r="B242" s="4" t="inlineStr">
         <is>
-          <t>PREMIERE LOCACOES E SERVICOS - EIRELI</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
-          <t>22280521****-82</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa promotora de eventos infantil para proporcionar um fim de tarde com alegria, lazer e socialização em comemoração ao dia das Crianças do município de Ararendá-Ce</t>
+          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO A SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.250,00</t>
+          <t>R$ 63.200,00</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
-          <t>09/10/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G242" s="4" t="inlineStr">
         <is>
-          <t>09/10/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H242" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I242" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I242" s="4" t="inlineStr"/>
     </row>
     <row r="243" ht="8" customHeight="1"/>
     <row r="244" ht="18" customHeight="1">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B244" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D244" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E244" s="3" t="inlineStr">
         <is>
@@ -8108,93 +8016,89 @@
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H244" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I244" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="245" ht="15" customHeight="1">
       <c r="A245" s="4" t="inlineStr">
         <is>
-          <t>202510090001/2025</t>
+          <t>202508290003/2026</t>
         </is>
       </c>
       <c r="B245" s="4" t="inlineStr">
         <is>
-          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
-          <t>22280521****-82</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa promotora de eventos infantil para proporcionar um fim de tarde com alegria, lazer e socialização em comemoração ao dia das Crianças do município de Ararendá-Ce</t>
+          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO A SECRETARIA DE SAÚDE  DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.250,00</t>
+          <t>R$ 93.200,00</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
-          <t>09/10/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G245" s="4" t="inlineStr">
         <is>
-          <t>09/10/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H245" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I245" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I245" s="4" t="inlineStr"/>
     </row>
     <row r="246" ht="8" customHeight="1"/>
     <row r="247" ht="18" customHeight="1">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B247" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D247" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E247" s="3" t="inlineStr">
         <is>
@@ -8203,93 +8107,89 @@
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="248" ht="15" customHeight="1">
       <c r="A248" s="4" t="inlineStr">
         <is>
-          <t>202510030001/2025</t>
+          <t>202508290002/2026</t>
         </is>
       </c>
       <c r="B248" s="4" t="inlineStr">
         <is>
-          <t>AURICELIO BARBOSA PRADO</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
-          <t>86706520****-30</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS GRÁFICOS DESTINADOS AS SECRETARIAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO AS SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E248" s="4" t="inlineStr">
         <is>
-          <t>R$ 164.000,00</t>
+          <t>R$ 94.200,00</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
-          <t>03/10/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G248" s="4" t="inlineStr">
         <is>
-          <t>03/10/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H248" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I248" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I248" s="4" t="inlineStr"/>
     </row>
     <row r="249" ht="8" customHeight="1"/>
     <row r="250" ht="18" customHeight="1">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B250" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D250" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E250" s="3" t="inlineStr">
         <is>
@@ -8298,93 +8198,89 @@
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H250" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I250" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="251" ht="15" customHeight="1">
       <c r="A251" s="4" t="inlineStr">
         <is>
-          <t>202510030001/2025</t>
+          <t>202508290001/2026</t>
         </is>
       </c>
       <c r="B251" s="4" t="inlineStr">
         <is>
-          <t>AURICELIO BARBOSA PRADO</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
-          <t>86706520****-30</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS GRÁFICOS DESTINADOS AS SECRETARIAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO AS SECRETARIA DO FUNDO GERAL DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E251" s="4" t="inlineStr">
         <is>
-          <t>R$ 164.000,00</t>
+          <t>R$ 230.500,00</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
-          <t>03/10/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G251" s="4" t="inlineStr">
         <is>
-          <t>03/10/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H251" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I251" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I251" s="4" t="inlineStr"/>
     </row>
     <row r="252" ht="8" customHeight="1"/>
     <row r="253" ht="18" customHeight="1">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B253" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D253" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E253" s="3" t="inlineStr">
         <is>
@@ -8393,91 +8289,91 @@
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H253" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I253" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="254" ht="15" customHeight="1">
       <c r="A254" s="4" t="inlineStr">
         <is>
-          <t>202509230001/2025</t>
+          <t>202507150002/2026</t>
         </is>
       </c>
       <c r="B254" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>FERNANDO APARECIDO GOMES</t>
         </is>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>12565410****-69</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL PERMANENTE, DESTINADOS AS UNIDADES ESCOLARES DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, LIMPEZA E PERMANENTES DESTINADOS AO PROGRAMA ESCOLA EM TEMPO INTEGRAL  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E254" s="4" t="inlineStr">
         <is>
-          <t>R$ 379.247,00</t>
+          <t>R$ 91.355,00</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
       <c r="G254" s="4" t="inlineStr">
         <is>
-          <t>23/09/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="H254" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I254" s="4" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
     </row>
     <row r="255" ht="8" customHeight="1"/>
     <row r="256" ht="18" customHeight="1">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B256" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D256" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8488,91 +8384,91 @@
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H256" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I256" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="257" ht="15" customHeight="1">
       <c r="A257" s="4" t="inlineStr">
         <is>
-          <t>202509230001/2025</t>
+          <t>202507150001/2026</t>
         </is>
       </c>
       <c r="B257" s="4" t="inlineStr">
         <is>
           <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
           <t>09296241****-02</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL PERMANENTE, DESTINADOS AS UNIDADES ESCOLARES DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, LIMPEZA E PERMANENTES DESTINADOS AO PROGRAMA ESCOLA EM TEMPO INTEGRAL  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E257" s="4" t="inlineStr">
         <is>
-          <t>R$ 379.247,00</t>
+          <t>R$ 101.754,65</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
       <c r="G257" s="4" t="inlineStr">
         <is>
-          <t>23/09/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="H257" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I257" s="4" t="inlineStr">
         <is>
-          <t>25/09/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
     </row>
     <row r="258" ht="8" customHeight="1"/>
     <row r="259" ht="18" customHeight="1">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B259" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D259" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8583,93 +8479,89 @@
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H259" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I259" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="260" ht="15" customHeight="1">
       <c r="A260" s="4" t="inlineStr">
         <is>
-          <t>202509190001/2025</t>
+          <t>202506270002/2026</t>
         </is>
       </c>
       <c r="B260" s="4" t="inlineStr">
         <is>
-          <t>MART CELL EQUIP DE TELEFONIA LTDA - ME</t>
+          <t>FERNANDO APARECIDO GOMES</t>
         </is>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
-          <t>11093169****-50</t>
+          <t>12565410****-69</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTO E MATERIAL PERMANENTE DESTINADO AO HOSPITAL FRANCISCO MOURÃO LIMA JUNTO À SECRETARIA DE SAÚDE DO MUNICÍPIO DE  ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E CONSUMO DIVERSOS, PARA ATENDER O PROGRAMA SIGTV DE RESPONSABILIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E260" s="4" t="inlineStr">
         <is>
-          <t>R$ 99.920,40</t>
+          <t>R$ 76.350,00</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>27/06/2025</t>
         </is>
       </c>
       <c r="G260" s="4" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>27/06/2026</t>
         </is>
       </c>
       <c r="H260" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I260" s="4" t="inlineStr"/>
     </row>
     <row r="261" ht="8" customHeight="1"/>
     <row r="262" ht="18" customHeight="1">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B262" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D262" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E262" s="3" t="inlineStr">
         <is>
@@ -8678,93 +8570,89 @@
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H262" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I262" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="263" ht="15" customHeight="1">
       <c r="A263" s="4" t="inlineStr">
         <is>
-          <t>202509190001/2025</t>
+          <t>202506270001/2026</t>
         </is>
       </c>
       <c r="B263" s="4" t="inlineStr">
         <is>
-          <t>MART CELL EQUIP DE TELEFONIA LTDA - ME</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>11093169****-50</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTO E MATERIAL PERMANENTE DESTINADO AO HOSPITAL FRANCISCO MOURÃO LIMA JUNTO À SECRETARIA DE SAÚDE DO MUNICÍPIO DE  ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E CONSUMO DIVERSOS, PARA ATENDER O PROGRAMA SIGTV DE RESPONSABILIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
-          <t>R$ 99.920,40</t>
+          <t>R$ 89.100,50</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>27/06/2025</t>
         </is>
       </c>
       <c r="G263" s="4" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>27/06/2026</t>
         </is>
       </c>
       <c r="H263" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I263" s="4" t="inlineStr"/>
     </row>
     <row r="264" ht="8" customHeight="1"/>
     <row r="265" ht="18" customHeight="1">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B265" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E265" s="3" t="inlineStr">
         <is>
@@ -8773,91 +8661,83 @@
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G265" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H265" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I265" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="266" ht="15" customHeight="1">
       <c r="A266" s="4" t="inlineStr">
         <is>
-          <t>202509120001/2025</t>
+          <t>/2026</t>
         </is>
       </c>
       <c r="B266" s="4" t="inlineStr">
         <is>
-          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
-[...11 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="C266" s="4" t="inlineStr"/>
+      <c r="D266" s="4" t="inlineStr"/>
       <c r="E266" s="4" t="inlineStr">
         <is>
-          <t>R$ 309.850,00</t>
+          <t>R$ 1.172,00</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>01/01/2026</t>
         </is>
       </c>
       <c r="G266" s="4" t="inlineStr">
         <is>
-          <t>12/09/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H266" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I266" s="4" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>01/01/2026</t>
         </is>
       </c>
     </row>
     <row r="267" ht="8" customHeight="1"/>
     <row r="268" ht="18" customHeight="1">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B268" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D268" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8868,91 +8748,91 @@
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H268" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I268" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="269" ht="15" customHeight="1">
       <c r="A269" s="4" t="inlineStr">
         <is>
-          <t>202509120001/2025</t>
+          <t>202512190001/2025</t>
         </is>
       </c>
       <c r="B269" s="4" t="inlineStr">
         <is>
-          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
+          <t>J.ELIAS DA SILVA COMBUSTIVEIS</t>
         </is>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
-          <t>41398348****-66</t>
+          <t>07149579****-06</t>
         </is>
       </c>
       <c r="D269" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UMA AMBULÂNCIA TIPO A, DESTINADA AO HOSPITAL FRANCISCO MOURÃO LIMA JUNTO À SECRETARIA DE SAÚDE NO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE BATERIAS, PNEUS, FILTROS E DERIVADOS DE PETROLEO DESTINADO AOS VEICULOS DO TRANSPORTE ESCOLAR LOTADOS NAS UNIDADES EDUCACIONAIS DO ENSINO MEDIO DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ/CE.</t>
         </is>
       </c>
       <c r="E269" s="4" t="inlineStr">
         <is>
-          <t>R$ 309.850,00</t>
+          <t>R$ 110.999,60</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="G269" s="4" t="inlineStr">
         <is>
-          <t>12/09/2026</t>
+          <t>19/12/2026</t>
         </is>
       </c>
       <c r="H269" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I269" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
     </row>
     <row r="270" ht="8" customHeight="1"/>
     <row r="271" ht="18" customHeight="1">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B271" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D271" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8963,91 +8843,91 @@
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G271" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H271" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I271" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="272" ht="15" customHeight="1">
       <c r="A272" s="4" t="inlineStr">
         <is>
-          <t>202509110002/2025</t>
+          <t>202512160001/2025</t>
         </is>
       </c>
       <c r="B272" s="4" t="inlineStr">
         <is>
-          <t>MART CELL EQUIP DE TELEFONIA LTDA - ME</t>
+          <t>NORTH EMPREENDIMENTOS E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
-          <t>11093169****-50</t>
+          <t>35131683****-09</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADO À UNIDADE BÁSICA DE SAÚDE JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UM RESERVATÓRIO ELEVADO E REFORMA DOS BANHEIROS EXTERNOS NA CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E272" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.869,00</t>
+          <t>R$ 98.924,13</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
-          <t>11/09/2025</t>
+          <t>16/12/2025</t>
         </is>
       </c>
       <c r="G272" s="4" t="inlineStr">
         <is>
-          <t>11/09/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="H272" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I272" s="4" t="inlineStr">
         <is>
-          <t>11/09/2025</t>
+          <t>16/12/2025</t>
         </is>
       </c>
     </row>
     <row r="273" ht="8" customHeight="1"/>
     <row r="274" ht="18" customHeight="1">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B274" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D274" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9058,91 +8938,91 @@
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G274" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H274" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I274" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="275" ht="15" customHeight="1">
       <c r="A275" s="4" t="inlineStr">
         <is>
-          <t>202509110002/2025</t>
+          <t>202511190002/2025</t>
         </is>
       </c>
       <c r="B275" s="4" t="inlineStr">
         <is>
-          <t>MART CELL EQUIP DE TELEFONIA LTDA - ME</t>
+          <t>GERCILENE PESSOA DE SOUSA</t>
         </is>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
-          <t>11093169****-50</t>
+          <t>11789990****-05</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADO À UNIDADE BÁSICA DE SAÚDE JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E275" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.869,00</t>
+          <t>R$ 29.718,55</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
-          <t>11/09/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G275" s="4" t="inlineStr">
         <is>
-          <t>11/09/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H275" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I275" s="4" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
     </row>
     <row r="276" ht="8" customHeight="1"/>
     <row r="277" ht="18" customHeight="1">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B277" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D277" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9153,91 +9033,91 @@
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G277" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H277" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I277" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="278" ht="15" customHeight="1">
       <c r="A278" s="4" t="inlineStr">
         <is>
-          <t>202509110001/2025</t>
+          <t>202511190002/2025</t>
         </is>
       </c>
       <c r="B278" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>GERCILENE PESSOA DE SOUSA</t>
         </is>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>11789990****-05</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADO À UNIDADE BÁSICA DE SAÚDE JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E278" s="4" t="inlineStr">
         <is>
-          <t>R$ 35.121,00</t>
+          <t>R$ 29.718,55</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
-          <t>11/09/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G278" s="4" t="inlineStr">
         <is>
-          <t>11/09/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H278" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I278" s="4" t="inlineStr">
         <is>
-          <t>11/09/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
     </row>
     <row r="279" ht="8" customHeight="1"/>
     <row r="280" ht="18" customHeight="1">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B280" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D280" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9248,91 +9128,91 @@
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G280" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H280" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I280" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="281" ht="15" customHeight="1">
       <c r="A281" s="4" t="inlineStr">
         <is>
-          <t>202509110001/2025</t>
+          <t>202511190001/2025</t>
         </is>
       </c>
       <c r="B281" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>GERCILENE PESSOA DE SOUSA</t>
         </is>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>11789990****-05</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADO À UNIDADE BÁSICA DE SAÚDE JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E281" s="4" t="inlineStr">
         <is>
-          <t>R$ 35.121,00</t>
+          <t>R$ 38.936,95</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
-          <t>11/09/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G281" s="4" t="inlineStr">
         <is>
-          <t>11/09/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H281" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I281" s="4" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
     </row>
     <row r="282" ht="8" customHeight="1"/>
     <row r="283" ht="18" customHeight="1">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B283" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D283" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9343,91 +9223,91 @@
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H283" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I283" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="284" ht="15" customHeight="1">
       <c r="A284" s="4" t="inlineStr">
         <is>
-          <t>202509090002/2025</t>
+          <t>202511190001/2025</t>
         </is>
       </c>
       <c r="B284" s="4" t="inlineStr">
         <is>
-          <t>MELODOCS GESTÃO LTDA</t>
+          <t>GERCILENE PESSOA DE SOUSA</t>
         </is>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
-          <t>***.***.838-**</t>
+          <t>11789990****-05</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE SOFTWARE PARA SERVIÇOS DE GESTÃO DE DOCUMENTAÇÃO DE INFORMAÇÕES E DIGITALIZAÇÃO DE DOCUMENTOS, INCLUINDO ESCANEAMENTO,K TRATAMENTO DAS IMAGENS, RECONHENCIMENTO ÓTICO DOS CARACTERES, INDEXAÇÃO ELETRÔNICA, ARMAZENAMENTO EM SOFTWARE DE GERENCIAMENTO ELETRÔNICO (GED) 100% WEB, COM UTILIZAÇÃ DE CLOUD COMPUTING (ARMAZENAMENTO EM NUVEM), JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E284" s="4" t="inlineStr">
         <is>
-          <t>R$ 30.000,00</t>
+          <t>R$ 38.936,95</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G284" s="4" t="inlineStr">
         <is>
-          <t>09/09/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H284" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I284" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
     </row>
     <row r="285" ht="8" customHeight="1"/>
     <row r="286" ht="18" customHeight="1">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B286" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D286" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9438,91 +9318,91 @@
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G286" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H286" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I286" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="287" ht="15" customHeight="1">
       <c r="A287" s="4" t="inlineStr">
         <is>
-          <t>202509090002/2025</t>
+          <t>202511180002/2025</t>
         </is>
       </c>
       <c r="B287" s="4" t="inlineStr">
         <is>
-          <t>EDILENE MELO CHAVES</t>
+          <t>GERCILENE PESSOA DE SOUSA</t>
         </is>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
-          <t>58611944****-85</t>
+          <t>11789990****-05</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE SOFTWARE PARA SERVIÇOS DE GESTÃO DE DOCUMENTAÇÃO DE INFORMAÇÕES E DIGITALIZAÇÃO DE DOCUMENTOS, INCLUINDO ESCANEAMENTO,K TRATAMENTO DAS IMAGENS, RECONHENCIMENTO ÓTICO DOS CARACTERES, INDEXAÇÃO ELETRÔNICA, ARMAZENAMENTO EM SOFTWARE DE GERENCIAMENTO ELETRÔNICO (GED) 100% WEB, COM UTILIZAÇÃ DE CLOUD COMPUTING (ARMAZENAMENTO EM NUVEM), JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E287" s="4" t="inlineStr">
         <is>
-          <t>R$ 30.000,00</t>
+          <t>R$ 56.941,82</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
       <c r="G287" s="4" t="inlineStr">
         <is>
-          <t>09/09/2026</t>
+          <t>18/11/2026</t>
         </is>
       </c>
       <c r="H287" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I287" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
     </row>
     <row r="288" ht="8" customHeight="1"/>
     <row r="289" ht="18" customHeight="1">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B289" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D289" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9533,91 +9413,91 @@
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H289" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I289" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="290" ht="15" customHeight="1">
       <c r="A290" s="4" t="inlineStr">
         <is>
-          <t>202509090001/2025</t>
+          <t>202511180002/2025</t>
         </is>
       </c>
       <c r="B290" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>GERCILENE PESSOA DE SOUSA</t>
         </is>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>11789990****-05</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS PEDAGOGICOS DESTINADOS AO PROGRAMA TEMPO INTEGRAL 8° ANO VINCULADO A SECRETÁRIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E290" s="4" t="inlineStr">
         <is>
-          <t>R$ 97.364,70</t>
+          <t>R$ 56.941,82</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
       <c r="G290" s="4" t="inlineStr">
         <is>
-          <t>09/09/2026</t>
+          <t>18/11/2026</t>
         </is>
       </c>
       <c r="H290" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I290" s="4" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
     </row>
     <row r="291" ht="8" customHeight="1"/>
     <row r="292" ht="18" customHeight="1">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B292" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D292" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9628,91 +9508,91 @@
       </c>
       <c r="F292" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G292" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H292" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I292" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="293" ht="15" customHeight="1">
       <c r="A293" s="4" t="inlineStr">
         <is>
-          <t>202509090001/2025</t>
+          <t>202511180001/2025</t>
         </is>
       </c>
       <c r="B293" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>GERCILENE PESSOA DE SOUSA</t>
         </is>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>11789990****-05</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS PEDAGOGICOS DESTINADOS AO PROGRAMA TEMPO INTEGRAL 8° ANO VINCULADO A SECRETÁRIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICIPIO DE  ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E293" s="4" t="inlineStr">
         <is>
-          <t>R$ 97.364,70</t>
+          <t>R$ 48.029,57</t>
         </is>
       </c>
       <c r="F293" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
       <c r="G293" s="4" t="inlineStr">
         <is>
-          <t>09/09/2026</t>
+          <t>18/11/2026</t>
         </is>
       </c>
       <c r="H293" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I293" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
     </row>
     <row r="294" ht="8" customHeight="1"/>
     <row r="295" ht="18" customHeight="1">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B295" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D295" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9723,91 +9603,91 @@
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H295" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I295" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="296" ht="15" customHeight="1">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>202509040001/2025</t>
+          <t>202511180001/2025</t>
         </is>
       </c>
       <c r="B296" s="4" t="inlineStr">
         <is>
-          <t>J.P. DE SOUSA CARLOS GAS</t>
+          <t>GERCILENE PESSOA DE SOUSA</t>
         </is>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
-          <t>17593214****-11</t>
+          <t>11789990****-05</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÁS DE COZINHA DESTINADO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TÉCNICOS DE MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICIPIO DE  ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.670,00</t>
+          <t>R$ 48.029,57</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
-          <t>04/09/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
       <c r="G296" s="4" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>18/11/2026</t>
         </is>
       </c>
       <c r="H296" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I296" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>18/11/2025</t>
         </is>
       </c>
     </row>
     <row r="297" ht="8" customHeight="1"/>
     <row r="298" ht="18" customHeight="1">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B298" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D298" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9818,91 +9698,91 @@
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H298" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I298" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="299" ht="15" customHeight="1">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>202509040001/2025</t>
+          <t>202511170002/2025</t>
         </is>
       </c>
       <c r="B299" s="4" t="inlineStr">
         <is>
-          <t>J.P. DE SOUSA CARLOS GAS</t>
+          <t>12.079.662 ELIENE RODRIGUES DE SOUSA CARLOS</t>
         </is>
       </c>
       <c r="C299" s="4" t="inlineStr">
         <is>
-          <t>17593214****-11</t>
+          <t>12079662****-88</t>
         </is>
       </c>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÁS DE COZINHA DESTINADO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES E CONSUMO PARA ATENDER O PROGRAMA PROCAD-SUAS DE RESPONSABILIDADE DA SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.670,00</t>
+          <t>R$ 1.600,00</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
-          <t>04/09/2025</t>
+          <t>17/11/2025</t>
         </is>
       </c>
       <c r="G299" s="4" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>17/11/2026</t>
         </is>
       </c>
       <c r="H299" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I299" s="4" t="inlineStr">
         <is>
-          <t>04/09/2025</t>
+          <t>17/11/2025</t>
         </is>
       </c>
     </row>
     <row r="300" ht="8" customHeight="1"/>
     <row r="301" ht="18" customHeight="1">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B301" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D301" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9913,91 +9793,91 @@
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H301" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I301" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="302" ht="15" customHeight="1">
       <c r="A302" s="4" t="inlineStr">
         <is>
-          <t>202509030001/2025</t>
+          <t>202511170002/2025</t>
         </is>
       </c>
       <c r="B302" s="4" t="inlineStr">
         <is>
-          <t>JOSE WALCIRIO MARTINS OLIVEIRA</t>
+          <t>12.079.662 ELIENE RODRIGUES DE SOUSA CARLOS</t>
         </is>
       </c>
       <c r="C302" s="4" t="inlineStr">
         <is>
-          <t>***.***.573-**</t>
+          <t>12079662****-88</t>
         </is>
       </c>
       <c r="D302" s="4" t="inlineStr">
         <is>
-          <t>Locação de poço artesiano com vazão mínima de 4.000 (quatro) mil litros por  hora, para atender as necessidades da localidade de lagoa dos bois no   município de Ararendá-CE</t>
+          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES E CONSUMO PARA ATENDER O PROGRAMA PROCAD-SUAS DE RESPONSABILIDADE DA SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E302" s="4" t="inlineStr">
         <is>
-          <t>R$ 14.400,00</t>
+          <t>R$ 1.600,00</t>
         </is>
       </c>
       <c r="F302" s="4" t="inlineStr">
         <is>
-          <t>03/09/2025</t>
+          <t>17/11/2025</t>
         </is>
       </c>
       <c r="G302" s="4" t="inlineStr">
         <is>
-          <t>03/09/2026</t>
+          <t>17/11/2026</t>
         </is>
       </c>
       <c r="H302" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I302" s="4" t="inlineStr">
         <is>
-          <t>09/03/2025</t>
+          <t>17/11/2025</t>
         </is>
       </c>
     </row>
     <row r="303" ht="8" customHeight="1"/>
     <row r="304" ht="18" customHeight="1">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B304" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D304" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10008,91 +9888,91 @@
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H304" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I304" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="305" ht="15" customHeight="1">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>202509030001/2025</t>
+          <t>202511170001/2025</t>
         </is>
       </c>
       <c r="B305" s="4" t="inlineStr">
         <is>
-          <t>JOSE WALCIRIO MARTINS OLIVEIRA</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
-          <t>***.***.573-**</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>Locação de poço artesiano com vazão mínima de 4.000 (quatro) mil litros por  hora, para atender as necessidades da localidade de lagoa dos bois no   município de Ararendá-CE</t>
+          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES E CONSUMO PARA ATENDER O PROGRAMA PROCAD-SUAS DE RESPONSABILIDADE DA SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
-          <t>R$ 14.400,00</t>
+          <t>R$ 33.690,00</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
-          <t>03/09/2025</t>
+          <t>17/11/2025</t>
         </is>
       </c>
       <c r="G305" s="4" t="inlineStr">
         <is>
-          <t>03/09/2026</t>
+          <t>17/11/2026</t>
         </is>
       </c>
       <c r="H305" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I305" s="4" t="inlineStr">
         <is>
-          <t>03/09/2025</t>
+          <t>17/11/2025</t>
         </is>
       </c>
     </row>
     <row r="306" ht="8" customHeight="1"/>
     <row r="307" ht="18" customHeight="1">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B307" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D307" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10103,91 +9983,91 @@
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H307" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I307" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="308" ht="15" customHeight="1">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>202508290004/2025</t>
+          <t>202511170001/2025</t>
         </is>
       </c>
       <c r="B308" s="4" t="inlineStr">
         <is>
-          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
-          <t>15234948****-89</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO A SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES E CONSUMO PARA ATENDER O PROGRAMA PROCAD-SUAS DE RESPONSABILIDADE DA SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
-          <t>R$ 63.200,00</t>
+          <t>R$ 33.690,00</t>
         </is>
       </c>
       <c r="F308" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/11/2025</t>
         </is>
       </c>
       <c r="G308" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>17/11/2026</t>
         </is>
       </c>
       <c r="H308" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I308" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/11/2025</t>
         </is>
       </c>
     </row>
     <row r="309" ht="8" customHeight="1"/>
     <row r="310" ht="18" customHeight="1">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B310" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D310" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10198,91 +10078,91 @@
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H310" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I310" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="311" ht="15" customHeight="1">
       <c r="A311" s="4" t="inlineStr">
         <is>
-          <t>202508290004/2025</t>
+          <t>202511120001/2025</t>
         </is>
       </c>
       <c r="B311" s="4" t="inlineStr">
         <is>
-          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
+          <t>JOSE ABIDENAGO NOBRE LTDA</t>
         </is>
       </c>
       <c r="C311" s="4" t="inlineStr">
         <is>
-          <t>15234948****-89</t>
+          <t>08508378****-02</t>
         </is>
       </c>
       <c r="D311" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO A SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>Seleção pública de pessoal habilitado para o exercício da função de diretor(a) escolar e de coordenador(a) pedagógico(a) nas unidades públicas de ensino vinculadas ao sistema Municipal de Ensino do Município de Ararendá-CE</t>
         </is>
       </c>
       <c r="E311" s="4" t="inlineStr">
         <is>
-          <t>R$ 63.200,00</t>
+          <t>R$ 43.500,00</t>
         </is>
       </c>
       <c r="F311" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="G311" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>12/11/2026</t>
         </is>
       </c>
       <c r="H311" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I311" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>14/11/2025</t>
         </is>
       </c>
     </row>
     <row r="312" ht="8" customHeight="1"/>
     <row r="313" ht="18" customHeight="1">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B313" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D313" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10293,91 +10173,91 @@
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G313" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H313" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I313" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="314" ht="15" customHeight="1">
       <c r="A314" s="4" t="inlineStr">
         <is>
-          <t>202508290003/2025</t>
+          <t>202511120001/2025</t>
         </is>
       </c>
       <c r="B314" s="4" t="inlineStr">
         <is>
-          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
+          <t>JOSE ABIDENAGO NOBRE LTDA</t>
         </is>
       </c>
       <c r="C314" s="4" t="inlineStr">
         <is>
-          <t>15234948****-89</t>
+          <t>08508378****-02</t>
         </is>
       </c>
       <c r="D314" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO A SECRETARIA DE SAÚDE  DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>Seleção pública de pessoal habilitado para o exercício da função de diretor(a) escolar e de coordenador(a) pedagógico(a) nas unidades públicas de ensino vinculadas ao sistema Municipal de Ensino do Município de Ararendá-CE</t>
         </is>
       </c>
       <c r="E314" s="4" t="inlineStr">
         <is>
-          <t>R$ 93.200,00</t>
+          <t>R$ 43.500,00</t>
         </is>
       </c>
       <c r="F314" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="G314" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>12/11/2026</t>
         </is>
       </c>
       <c r="H314" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I314" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>12/11/2025</t>
         </is>
       </c>
     </row>
     <row r="315" ht="8" customHeight="1"/>
     <row r="316" ht="18" customHeight="1">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B316" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C316" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D316" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10388,91 +10268,91 @@
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G316" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H316" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I316" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="317" ht="15" customHeight="1">
       <c r="A317" s="4" t="inlineStr">
         <is>
-          <t>202508290003/2025</t>
+          <t>202511100002/2025</t>
         </is>
       </c>
       <c r="B317" s="4" t="inlineStr">
         <is>
-          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
+          <t>CARROPEL CARROCERIAS PERY INDUSTRIA COM E REPRES LTDA</t>
         </is>
       </c>
       <c r="C317" s="4" t="inlineStr">
         <is>
-          <t>15234948****-89</t>
+          <t>73554537****-58</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO A SECRETARIA DE SAÚDE  DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE VEICULOS DESTIANDOS A SECRETARIA DE EDUCAÇÃO  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
-          <t>R$ 93.200,00</t>
+          <t>R$ 80.000,00</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>10/11/2025</t>
         </is>
       </c>
       <c r="G317" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H317" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I317" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>10/11/2025</t>
         </is>
       </c>
     </row>
     <row r="318" ht="8" customHeight="1"/>
     <row r="319" ht="18" customHeight="1">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B319" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C319" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D319" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10483,91 +10363,91 @@
       </c>
       <c r="F319" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G319" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H319" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I319" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="320" ht="15" customHeight="1">
       <c r="A320" s="4" t="inlineStr">
         <is>
-          <t>202508290002/2025</t>
+          <t>202511100001/2025</t>
         </is>
       </c>
       <c r="B320" s="4" t="inlineStr">
         <is>
-          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
+          <t>CEARÁ DIESEL LTDA</t>
         </is>
       </c>
       <c r="C320" s="4" t="inlineStr">
         <is>
-          <t>15234948****-89</t>
+          <t>63388441****-22</t>
         </is>
       </c>
       <c r="D320" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO AS SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE VEICULOS DESTINaDOS A SECRETARIA DE EDUCAÇÃO  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E320" s="4" t="inlineStr">
         <is>
-          <t>R$ 94.200,00</t>
+          <t>R$ 615.000,00</t>
         </is>
       </c>
       <c r="F320" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>10/11/2025</t>
         </is>
       </c>
       <c r="G320" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H320" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I320" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>10/11/2025</t>
         </is>
       </c>
     </row>
     <row r="321" ht="8" customHeight="1"/>
     <row r="322" ht="18" customHeight="1">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B322" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C322" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D322" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10578,91 +10458,91 @@
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H322" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I322" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="323" ht="15" customHeight="1">
       <c r="A323" s="4" t="inlineStr">
         <is>
-          <t>202508290002/2025</t>
+          <t>202511040003/2025</t>
         </is>
       </c>
       <c r="B323" s="4" t="inlineStr">
         <is>
-          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
+          <t>COMERCIAL DOM PEDRO CONSTRUCOES E MATERIAIS DIVERSOS LTDA</t>
         </is>
       </c>
       <c r="C323" s="4" t="inlineStr">
         <is>
-          <t>15234948****-89</t>
+          <t>39869584****-71</t>
         </is>
       </c>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO AS SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE  PAINÉIS, E DEMAIS INSUMOS ELÉTRICOS DESTINADOS A MANUTENÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA JUNTO A SECRETARIA DE OBRAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
-          <t>R$ 94.200,00</t>
+          <t>R$ 96.639,00</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="G323" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="H323" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I323" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
     </row>
     <row r="324" ht="8" customHeight="1"/>
     <row r="325" ht="18" customHeight="1">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B325" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C325" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D325" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10673,91 +10553,91 @@
       </c>
       <c r="F325" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G325" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H325" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I325" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="326" ht="15" customHeight="1">
       <c r="A326" s="4" t="inlineStr">
         <is>
-          <t>202508290001/2025</t>
+          <t>202511040002/2025</t>
         </is>
       </c>
       <c r="B326" s="4" t="inlineStr">
         <is>
-          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
+          <t>IGUATU - COMERCIO DE FERRAGENS E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C326" s="4" t="inlineStr">
         <is>
-          <t>15234948****-89</t>
+          <t>35837618****-95</t>
         </is>
       </c>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO AS SECRETARIA DO FUNDO GERAL DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE BOMBAS, CABOS,  MANGUEIRAS, BOMBAS CENTRÍFUGAS E DEMAIS INSUMOS ELÉTRICOS DESTINADOS A MANUTENÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA JUNTO A SECRETARIA DE OBRAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E326" s="4" t="inlineStr">
         <is>
-          <t>R$ 230.500,00</t>
+          <t>R$ 311.023,00</t>
         </is>
       </c>
       <c r="F326" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="G326" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="H326" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I326" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
     </row>
     <row r="327" ht="8" customHeight="1"/>
     <row r="328" ht="18" customHeight="1">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B328" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C328" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D328" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10768,91 +10648,91 @@
       </c>
       <c r="F328" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G328" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H328" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I328" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="329" ht="15" customHeight="1">
       <c r="A329" s="4" t="inlineStr">
         <is>
-          <t>202508290001/2025</t>
+          <t>202511040001/2025</t>
         </is>
       </c>
       <c r="B329" s="4" t="inlineStr">
         <is>
-          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
+          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
         </is>
       </c>
       <c r="C329" s="4" t="inlineStr">
         <is>
-          <t>15234948****-89</t>
+          <t>86906054****-36</t>
         </is>
       </c>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO AS SECRETARIA DO FUNDO GERAL DO MUNICIPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE, CHAVES,  FILTROS,  E DEMAIS INSUMOS ELÉTRICOS DESTINADOS A MANUTENÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA JUNTO A SECRETARIA DE OBRAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
-          <t>R$ 230.500,00</t>
+          <t>R$ 28.200,00</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="G329" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="H329" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I329" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
     </row>
     <row r="330" ht="8" customHeight="1"/>
     <row r="331" ht="18" customHeight="1">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B331" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C331" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D331" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10863,91 +10743,91 @@
       </c>
       <c r="F331" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G331" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H331" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I331" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="332" ht="15" customHeight="1">
       <c r="A332" s="4" t="inlineStr">
         <is>
-          <t>202507300001/2025</t>
+          <t>202510090001/2025</t>
         </is>
       </c>
       <c r="B332" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C332" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>22280521****-82</t>
         </is>
       </c>
       <c r="D332" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de ferramentas de engenharia e insumos específicos para inspeções e diagnósticos destinados  ao setor de engenharia do município de Ararendá/Ce.</t>
+          <t>Contratação de empresa promotora de eventos infantil para proporcionar um fim de tarde com alegria, lazer e socialização em comemoração ao dia das Crianças do município de Ararendá-Ce</t>
         </is>
       </c>
       <c r="E332" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.505,00</t>
+          <t>R$ 58.250,00</t>
         </is>
       </c>
       <c r="F332" s="4" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>09/10/2025</t>
         </is>
       </c>
       <c r="G332" s="4" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
       <c r="H332" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I332" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>10/09/2025</t>
         </is>
       </c>
     </row>
     <row r="333" ht="8" customHeight="1"/>
     <row r="334" ht="18" customHeight="1">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B334" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C334" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D334" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10958,91 +10838,91 @@
       </c>
       <c r="F334" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G334" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H334" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I334" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="335" ht="15" customHeight="1">
       <c r="A335" s="4" t="inlineStr">
         <is>
-          <t>202507300001/2025</t>
+          <t>202510090001/2025</t>
         </is>
       </c>
       <c r="B335" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>PREMIERE LOCACOES E SERVICOS - EIRELI</t>
         </is>
       </c>
       <c r="C335" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>22280521****-82</t>
         </is>
       </c>
       <c r="D335" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de ferramentas de engenharia e insumos específicos para inspeções e diagnósticos destinados  ao setor de engenharia do município de Ararendá/Ce.</t>
+          <t>Contratação de empresa promotora de eventos infantil para proporcionar um fim de tarde com alegria, lazer e socialização em comemoração ao dia das Crianças do município de Ararendá-Ce</t>
         </is>
       </c>
       <c r="E335" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.505,00</t>
+          <t>R$ 58.250,00</t>
         </is>
       </c>
       <c r="F335" s="4" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>09/10/2025</t>
         </is>
       </c>
       <c r="G335" s="4" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
       <c r="H335" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I335" s="4" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>09/10/2025</t>
         </is>
       </c>
     </row>
     <row r="336" ht="8" customHeight="1"/>
     <row r="337" ht="18" customHeight="1">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B337" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C337" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D337" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11053,92 +10933,91 @@
       </c>
       <c r="F337" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G337" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H337" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I337" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="338" ht="15" customHeight="1">
       <c r="A338" s="4" t="inlineStr">
         <is>
-          <t>202507280003/2025</t>
+          <t>202510030001/2025</t>
         </is>
       </c>
       <c r="B338" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>AURICELIO BARBOSA PRADO</t>
         </is>
       </c>
       <c r="C338" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>86706520****-30</t>
         </is>
       </c>
       <c r="D338" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE SAÚDE DO   
-MUNICIPIO DE ARARENDA-CE</t>
+          <t>AQUISIÇÃO DE MATERIAIS GRÁFICOS DESTINADOS AS SECRETARIAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E338" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.510,00</t>
+          <t>R$ 164.000,00</t>
         </is>
       </c>
       <c r="F338" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>03/10/2025</t>
         </is>
       </c>
       <c r="G338" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
       <c r="H338" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I338" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>03/10/2025</t>
         </is>
       </c>
     </row>
     <row r="339" ht="8" customHeight="1"/>
     <row r="340" ht="18" customHeight="1">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B340" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D340" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11149,92 +11028,91 @@
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H340" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I340" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="341" ht="15" customHeight="1">
       <c r="A341" s="4" t="inlineStr">
         <is>
-          <t>202507280003/2025</t>
+          <t>202509230001/2025</t>
         </is>
       </c>
       <c r="B341" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C341" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D341" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE SAÚDE DO   
-MUNICIPIO DE ARARENDA-CE</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE, DESTINADOS AS UNIDADES ESCOLARES DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E341" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.510,00</t>
+          <t>R$ 379.247,00</t>
         </is>
       </c>
       <c r="F341" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>23/09/2025</t>
         </is>
       </c>
       <c r="G341" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>23/09/2026</t>
         </is>
       </c>
       <c r="H341" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I341" s="4" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>25/09/2025</t>
         </is>
       </c>
     </row>
     <row r="342" ht="8" customHeight="1"/>
     <row r="343" ht="18" customHeight="1">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B343" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D343" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11245,92 +11123,91 @@
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H343" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I343" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="344" ht="15" customHeight="1">
       <c r="A344" s="4" t="inlineStr">
         <is>
-          <t>202507280002/2025</t>
+          <t>202509230001/2025</t>
         </is>
       </c>
       <c r="B344" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C344" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D344" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE SAÚDE DO   
-MUNICIPIO DE ARARENDA-CE</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE, DESTINADOS AS UNIDADES ESCOLARES DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E344" s="4" t="inlineStr">
         <is>
-          <t>R$ 17.150,00</t>
+          <t>R$ 379.247,00</t>
         </is>
       </c>
       <c r="F344" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>23/09/2025</t>
         </is>
       </c>
       <c r="G344" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>23/09/2026</t>
         </is>
       </c>
       <c r="H344" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I344" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>23/09/2025</t>
         </is>
       </c>
     </row>
     <row r="345" ht="8" customHeight="1"/>
     <row r="346" ht="18" customHeight="1">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B346" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C346" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D346" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11341,92 +11218,91 @@
       </c>
       <c r="F346" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G346" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H346" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I346" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="347" ht="15" customHeight="1">
       <c r="A347" s="4" t="inlineStr">
         <is>
-          <t>202507280002/2025</t>
+          <t>202509190001/2025</t>
         </is>
       </c>
       <c r="B347" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>MART CELL EQUIP DE TELEFONIA LTDA - ME</t>
         </is>
       </c>
       <c r="C347" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>11093169****-50</t>
         </is>
       </c>
       <c r="D347" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE SAÚDE DO   
-MUNICIPIO DE ARARENDA-CE</t>
+          <t>AQUISIÇÃO DE EQUIPAMENTO E MATERIAL PERMANENTE DESTINADO AO HOSPITAL FRANCISCO MOURÃO LIMA JUNTO À SECRETARIA DE SAÚDE DO MUNICÍPIO DE  ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E347" s="4" t="inlineStr">
         <is>
-          <t>R$ 17.150,00</t>
+          <t>R$ 99.920,40</t>
         </is>
       </c>
       <c r="F347" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>19/09/2025</t>
         </is>
       </c>
       <c r="G347" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>19/09/2026</t>
         </is>
       </c>
       <c r="H347" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I347" s="4" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>19/09/2025</t>
         </is>
       </c>
     </row>
     <row r="348" ht="8" customHeight="1"/>
     <row r="349" ht="18" customHeight="1">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B349" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C349" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D349" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11437,91 +11313,91 @@
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G349" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H349" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I349" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="350" ht="15" customHeight="1">
       <c r="A350" s="4" t="inlineStr">
         <is>
-          <t>202507280001/2025</t>
+          <t>202509120001/2025</t>
         </is>
       </c>
       <c r="B350" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
         </is>
       </c>
       <c r="C350" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>41398348****-66</t>
         </is>
       </c>
       <c r="D350" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE EDUCAÇÃO E SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE UMA AMBULÂNCIA TIPO A, DESTINADA AO HOSPITAL FRANCISCO MOURÃO LIMA JUNTO À SECRETARIA DE SAÚDE NO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E350" s="4" t="inlineStr">
         <is>
-          <t>R$ 46.820,00</t>
+          <t>R$ 309.850,00</t>
         </is>
       </c>
       <c r="F350" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="G350" s="4" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>12/09/2026</t>
         </is>
       </c>
       <c r="H350" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I350" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>12/09/2025</t>
         </is>
       </c>
     </row>
     <row r="351" ht="8" customHeight="1"/>
     <row r="352" ht="18" customHeight="1">
       <c r="A352" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B352" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C352" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D352" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11532,91 +11408,91 @@
       </c>
       <c r="F352" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G352" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H352" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I352" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="353" ht="15" customHeight="1">
       <c r="A353" s="4" t="inlineStr">
         <is>
-          <t>202507280001/2025</t>
+          <t>202509110002/2025</t>
         </is>
       </c>
       <c r="B353" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>MART CELL EQUIP DE TELEFONIA LTDA - ME</t>
         </is>
       </c>
       <c r="C353" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>11093169****-50</t>
         </is>
       </c>
       <c r="D353" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE EDUCAÇÃO E SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDA-CE.</t>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADO À UNIDADE BÁSICA DE SAÚDE JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E353" s="4" t="inlineStr">
         <is>
-          <t>R$ 46.820,00</t>
+          <t>R$ 58.869,00</t>
         </is>
       </c>
       <c r="F353" s="4" t="inlineStr">
         <is>
-          <t>28/07/2025</t>
+          <t>11/09/2025</t>
         </is>
       </c>
       <c r="G353" s="4" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
       <c r="H353" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I353" s="4" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>11/09/2025</t>
         </is>
       </c>
     </row>
     <row r="354" ht="8" customHeight="1"/>
     <row r="355" ht="18" customHeight="1">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B355" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C355" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D355" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11627,91 +11503,91 @@
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H355" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I355" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="356" ht="15" customHeight="1">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>202507170001/2025</t>
+          <t>202509110001/2025</t>
         </is>
       </c>
       <c r="B356" s="4" t="inlineStr">
         <is>
           <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C356" s="4" t="inlineStr">
         <is>
           <t>09296241****-02</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS PERMANENTE E CONSUMO DESTINADO A SEDE DA GUARDA MUNICIPAL DE DE ARARENDÁ/CE</t>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADO À UNIDADE BÁSICA DE SAÚDE JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
-          <t>R$ 22.711,00</t>
+          <t>R$ 35.121,00</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
-          <t>17/07/2025</t>
+          <t>11/09/2025</t>
         </is>
       </c>
       <c r="G356" s="4" t="inlineStr">
         <is>
-          <t>17/07/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
       <c r="H356" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I356" s="4" t="inlineStr">
         <is>
-          <t>17/07/2025</t>
+          <t>11/09/2025</t>
         </is>
       </c>
     </row>
     <row r="357" ht="8" customHeight="1"/>
     <row r="358" ht="18" customHeight="1">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B358" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D358" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11722,91 +11598,91 @@
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H358" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I358" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="359" ht="15" customHeight="1">
       <c r="A359" s="4" t="inlineStr">
         <is>
-          <t>202507170001/2025</t>
+          <t>202509090002/2025</t>
         </is>
       </c>
       <c r="B359" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>MELODOCS GESTÃO LTDA</t>
         </is>
       </c>
       <c r="C359" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>***.***.838-**</t>
         </is>
       </c>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS PERMANENTE E CONSUMO DESTINADO A SEDE DA GUARDA MUNICIPAL DE DE ARARENDÁ/CE</t>
+          <t>LOCAÇÃO DE SOFTWARE PARA SERVIÇOS DE GESTÃO DE DOCUMENTAÇÃO DE INFORMAÇÕES E DIGITALIZAÇÃO DE DOCUMENTOS, INCLUINDO ESCANEAMENTO,K TRATAMENTO DAS IMAGENS, RECONHENCIMENTO ÓTICO DOS CARACTERES, INDEXAÇÃO ELETRÔNICA, ARMAZENAMENTO EM SOFTWARE DE GERENCIAMENTO ELETRÔNICO (GED) 100% WEB, COM UTILIZAÇÃ DE CLOUD COMPUTING (ARMAZENAMENTO EM NUVEM), JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
-          <t>R$ 22.711,00</t>
+          <t>R$ 30.000,00</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
-          <t>17/07/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="G359" s="4" t="inlineStr">
         <is>
-          <t>17/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
       <c r="H359" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I359" s="4" t="inlineStr">
         <is>
-          <t>17/07/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
     </row>
     <row r="360" ht="8" customHeight="1"/>
     <row r="361" ht="18" customHeight="1">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B361" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D361" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11817,91 +11693,91 @@
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H361" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I361" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="362" ht="15" customHeight="1">
       <c r="A362" s="4" t="inlineStr">
         <is>
-          <t>202507150002/2025</t>
+          <t>202509090002/2025</t>
         </is>
       </c>
       <c r="B362" s="4" t="inlineStr">
         <is>
-          <t>FERNANDO APARECIDO GOMES</t>
+          <t>EDILENE MELO CHAVES</t>
         </is>
       </c>
       <c r="C362" s="4" t="inlineStr">
         <is>
-          <t>12565410****-69</t>
+          <t>58611944****-85</t>
         </is>
       </c>
       <c r="D362" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, LIMPEZA E PERMANENTES DESTINADOS AO PROGRAMA ESCOLA EM TEMPO INTEGRAL  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>LOCAÇÃO DE SOFTWARE PARA SERVIÇOS DE GESTÃO DE DOCUMENTAÇÃO DE INFORMAÇÕES E DIGITALIZAÇÃO DE DOCUMENTOS, INCLUINDO ESCANEAMENTO,K TRATAMENTO DAS IMAGENS, RECONHENCIMENTO ÓTICO DOS CARACTERES, INDEXAÇÃO ELETRÔNICA, ARMAZENAMENTO EM SOFTWARE DE GERENCIAMENTO ELETRÔNICO (GED) 100% WEB, COM UTILIZAÇÃ DE CLOUD COMPUTING (ARMAZENAMENTO EM NUVEM), JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E362" s="4" t="inlineStr">
         <is>
-          <t>R$ 91.355,00</t>
+          <t>R$ 30.000,00</t>
         </is>
       </c>
       <c r="F362" s="4" t="inlineStr">
         <is>
-          <t>15/07/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="G362" s="4" t="inlineStr">
         <is>
-          <t>15/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
       <c r="H362" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I362" s="4" t="inlineStr">
         <is>
-          <t>15/07/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
     </row>
     <row r="363" ht="8" customHeight="1"/>
     <row r="364" ht="18" customHeight="1">
       <c r="A364" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B364" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C364" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D364" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11912,91 +11788,91 @@
       </c>
       <c r="F364" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G364" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H364" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I364" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="365" ht="15" customHeight="1">
       <c r="A365" s="4" t="inlineStr">
         <is>
-          <t>202507150001/2025</t>
+          <t>202509090001/2025</t>
         </is>
       </c>
       <c r="B365" s="4" t="inlineStr">
         <is>
           <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C365" s="4" t="inlineStr">
         <is>
           <t>09296241****-02</t>
         </is>
       </c>
       <c r="D365" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, LIMPEZA E PERMANENTES DESTINADOS AO PROGRAMA ESCOLA EM TEMPO INTEGRAL  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAIS PEDAGOGICOS DESTINADOS AO PROGRAMA TEMPO INTEGRAL 8° ANO VINCULADO A SECRETÁRIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E365" s="4" t="inlineStr">
         <is>
-          <t>R$ 101.754,65</t>
+          <t>R$ 97.364,70</t>
         </is>
       </c>
       <c r="F365" s="4" t="inlineStr">
         <is>
-          <t>15/07/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="G365" s="4" t="inlineStr">
         <is>
-          <t>15/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
       <c r="H365" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I365" s="4" t="inlineStr">
         <is>
-          <t>15/07/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
     </row>
     <row r="366" ht="8" customHeight="1"/>
     <row r="367" ht="18" customHeight="1">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B367" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C367" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D367" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12007,91 +11883,91 @@
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H367" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I367" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="368" ht="15" customHeight="1">
       <c r="A368" s="4" t="inlineStr">
         <is>
-          <t>202507110003/2025</t>
+          <t>202509040001/2025</t>
         </is>
       </c>
       <c r="B368" s="4" t="inlineStr">
         <is>
-          <t>M MIRANDA BARROS</t>
+          <t>J.P. DE SOUSA CARLOS GAS</t>
         </is>
       </c>
       <c r="C368" s="4" t="inlineStr">
         <is>
-          <t>07176005****-19</t>
+          <t>17593214****-11</t>
         </is>
       </c>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE TOLDO MEDINDO 4 M LARGURA X 4 M COMPRIMENTO X 2,5M ALTURA, EM FORMATO ABERTO, ESTRUTURA METÁLICA GALVANIZADA E COBERTURA EM LONA POLIVINÍLICA NA COR BRANCO/GELO, BLACKOUT SOLAR, ALTA RESISTÊNCIA, ANTI FUNGOS, ANTE CHAMAS E TRAMA 1000G DESTINADO A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>AQUISIÇÃO DE GÁS DE COZINHA DESTINADO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E368" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.750,00</t>
+          <t>R$ 59.670,00</t>
         </is>
       </c>
       <c r="F368" s="4" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>04/09/2025</t>
         </is>
       </c>
       <c r="G368" s="4" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
       <c r="H368" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I368" s="4" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>04/09/2025</t>
         </is>
       </c>
     </row>
     <row r="369" ht="8" customHeight="1"/>
     <row r="370" ht="18" customHeight="1">
       <c r="A370" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B370" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C370" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D370" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12102,91 +11978,91 @@
       </c>
       <c r="F370" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G370" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H370" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I370" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="371" ht="15" customHeight="1">
       <c r="A371" s="4" t="inlineStr">
         <is>
-          <t>202507110003/2025</t>
+          <t>202509030001/2025</t>
         </is>
       </c>
       <c r="B371" s="4" t="inlineStr">
         <is>
-          <t>M MIRANDA BARROS</t>
+          <t>JOSE WALCIRIO MARTINS OLIVEIRA</t>
         </is>
       </c>
       <c r="C371" s="4" t="inlineStr">
         <is>
-          <t>07176005****-19</t>
+          <t>***.***.573-**</t>
         </is>
       </c>
       <c r="D371" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE TOLDO MEDINDO 4 M LARGURA X 4 M COMPRIMENTO X 2,5M ALTURA, EM FORMATO ABERTO, ESTRUTURA METÁLICA GALVANIZADA E COBERTURA EM LONA POLIVINÍLICA NA COR BRANCO/GELO, BLACKOUT SOLAR, ALTA RESISTÊNCIA, ANTI FUNGOS, ANTE CHAMAS E TRAMA 1000G DESTINADO A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>Locação de poço artesiano com vazão mínima de 4.000 (quatro) mil litros por  hora, para atender as necessidades da localidade de lagoa dos bois no   município de Ararendá-CE</t>
         </is>
       </c>
       <c r="E371" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.750,00</t>
+          <t>R$ 14.400,00</t>
         </is>
       </c>
       <c r="F371" s="4" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>03/09/2025</t>
         </is>
       </c>
       <c r="G371" s="4" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
       <c r="H371" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I371" s="4" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>09/03/2025</t>
         </is>
       </c>
     </row>
     <row r="372" ht="8" customHeight="1"/>
     <row r="373" ht="18" customHeight="1">
       <c r="A373" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B373" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C373" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D373" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12197,91 +12073,91 @@
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H373" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I373" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="374" ht="15" customHeight="1">
       <c r="A374" s="4" t="inlineStr">
         <is>
-          <t>202507090001/2025</t>
+          <t>202509030001/2025</t>
         </is>
       </c>
       <c r="B374" s="4" t="inlineStr">
         <is>
-          <t>MAX E MIRANDA CONSTRUTORA LTDA</t>
+          <t>JOSE WALCIRIO MARTINS OLIVEIRA</t>
         </is>
       </c>
       <c r="C374" s="4" t="inlineStr">
         <is>
-          <t>17527978****-09</t>
+          <t>***.***.573-**</t>
         </is>
       </c>
       <c r="D374" s="4" t="inlineStr">
         <is>
-          <t>REFORMA DE EDIFICAÇÃO PARA FUNCIONAMENTO DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>Locação de poço artesiano com vazão mínima de 4.000 (quatro) mil litros por  hora, para atender as necessidades da localidade de lagoa dos bois no   município de Ararendá-CE</t>
         </is>
       </c>
       <c r="E374" s="4" t="inlineStr">
         <is>
-          <t>R$ 104.307,21</t>
+          <t>R$ 14.400,00</t>
         </is>
       </c>
       <c r="F374" s="4" t="inlineStr">
         <is>
-          <t>09/07/2025</t>
+          <t>03/09/2025</t>
         </is>
       </c>
       <c r="G374" s="4" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
       <c r="H374" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I374" s="4" t="inlineStr">
         <is>
-          <t>09/07/2025</t>
+          <t>03/09/2025</t>
         </is>
       </c>
     </row>
     <row r="375" ht="8" customHeight="1"/>
     <row r="376" ht="18" customHeight="1">
       <c r="A376" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B376" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C376" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D376" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12292,91 +12168,91 @@
       </c>
       <c r="F376" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G376" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H376" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I376" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="377" ht="15" customHeight="1">
       <c r="A377" s="4" t="inlineStr">
         <is>
-          <t>202507090001/2025</t>
+          <t>202508290004/2025</t>
         </is>
       </c>
       <c r="B377" s="4" t="inlineStr">
         <is>
-          <t>MAX E MIRANDA CONSTRUTORA LTDA</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C377" s="4" t="inlineStr">
         <is>
-          <t>17527978****-09</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D377" s="4" t="inlineStr">
         <is>
-          <t>REFORMA DE EDIFICAÇÃO PARA FUNCIONAMENTO DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO A SECRETARIA DO TRABALHO E ASSISTENCIA SOCIAL DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E377" s="4" t="inlineStr">
         <is>
-          <t>R$ 104.307,21</t>
+          <t>R$ 63.200,00</t>
         </is>
       </c>
       <c r="F377" s="4" t="inlineStr">
         <is>
-          <t>09/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G377" s="4" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H377" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I377" s="4" t="inlineStr">
         <is>
-          <t>09/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
     </row>
     <row r="378" ht="8" customHeight="1"/>
     <row r="379" ht="18" customHeight="1">
       <c r="A379" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B379" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C379" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D379" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12387,91 +12263,91 @@
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H379" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I379" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="380" ht="15" customHeight="1">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>202507080003/2025</t>
+          <t>202508290003/2025</t>
         </is>
       </c>
       <c r="B380" s="4" t="inlineStr">
         <is>
-          <t>21.168.812 ANTONIO DE OLIVEIRA LIMA</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C380" s="4" t="inlineStr">
         <is>
-          <t>21168812****-10</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D380" s="4" t="inlineStr">
         <is>
-          <t>CONFECÇÃO DE LONA PARA TENDA DESTINADO A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO A SECRETARIA DE SAÚDE  DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E380" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.998,00</t>
+          <t>R$ 93.200,00</t>
         </is>
       </c>
       <c r="F380" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G380" s="4" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H380" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I380" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
     </row>
     <row r="381" ht="8" customHeight="1"/>
     <row r="382" ht="18" customHeight="1">
       <c r="A382" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B382" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C382" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D382" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12482,91 +12358,91 @@
       </c>
       <c r="F382" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G382" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H382" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I382" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="383" ht="15" customHeight="1">
       <c r="A383" s="4" t="inlineStr">
         <is>
-          <t>202507080003/2025</t>
+          <t>202508290002/2025</t>
         </is>
       </c>
       <c r="B383" s="4" t="inlineStr">
         <is>
-          <t>21.168.812 ANTONIO DE OLIVEIRA LIMA</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C383" s="4" t="inlineStr">
         <is>
-          <t>21168812****-10</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D383" s="4" t="inlineStr">
         <is>
-          <t>CONFECÇÃO DE LONA PARA TENDA DESTINADO A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE ARARENDÁ/CE</t>
+          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO AS SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E383" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.998,00</t>
+          <t>R$ 94.200,00</t>
         </is>
       </c>
       <c r="F383" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G383" s="4" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H383" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I383" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
     </row>
     <row r="384" ht="8" customHeight="1"/>
     <row r="385" ht="18" customHeight="1">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B385" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D385" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12577,91 +12453,91 @@
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H385" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I385" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="386" ht="15" customHeight="1">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>202507080002/2025</t>
+          <t>202508290001/2025</t>
         </is>
       </c>
       <c r="B386" s="4" t="inlineStr">
         <is>
-          <t>CARNEIRO CONSTRUTORA E SERVIÇOS LTDA</t>
+          <t>INDUSTRIA E COMERCIO DE CONFECCAO ESTILO VICIOSO - EIRELI</t>
         </is>
       </c>
       <c r="C386" s="4" t="inlineStr">
         <is>
-          <t>29093349****-05</t>
+          <t>15234948****-89</t>
         </is>
       </c>
       <c r="D386" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DOS SERVIÇOS DE CONFECÇÃO DE LETREIROS E BRASÃO PARA O HOSPITAL FRANCISCO MOURÃO LIMA E O CENTRO DE FORMAÇÃO CONTINUADA DO MUNICÍPIO DE ARARENDA/CE</t>
+          <t>AQUISIÇÃO DE UNIFORMES DESTINADOS AOS SERVIDORES MUNICIPAIS, JUNTO AS SECRETARIA DO FUNDO GERAL DO MUNICIPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
-          <t>R$ 35.000,00</t>
+          <t>R$ 230.500,00</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G386" s="4" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H386" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I386" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
     </row>
     <row r="387" ht="8" customHeight="1"/>
     <row r="388" ht="18" customHeight="1">
       <c r="A388" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B388" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C388" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D388" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12672,91 +12548,91 @@
       </c>
       <c r="F388" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G388" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H388" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I388" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="389" ht="15" customHeight="1">
       <c r="A389" s="4" t="inlineStr">
         <is>
-          <t>202507080002/2025</t>
+          <t>202507300001/2025</t>
         </is>
       </c>
       <c r="B389" s="4" t="inlineStr">
         <is>
-          <t>ANTONIA DE MARIA LOPES DE MORAIS ME</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C389" s="4" t="inlineStr">
         <is>
-          <t>29093349****-05</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D389" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DOS SERVIÇOS DE CONFECÇÃO DE LETREIROS E BRASÃO PARA O HOSPITAL FRANCISCO MOURÃO LIMA E O CENTRO DE FORMAÇÃO CONTINUADA DO MUNICÍPIO DE ARARENDA/CE</t>
+          <t>Aquisição de ferramentas de engenharia e insumos específicos para inspeções e diagnósticos destinados  ao setor de engenharia do município de Ararendá/Ce.</t>
         </is>
       </c>
       <c r="E389" s="4" t="inlineStr">
         <is>
-          <t>R$ 35.000,00</t>
+          <t>R$ 12.505,00</t>
         </is>
       </c>
       <c r="F389" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>30/07/2025</t>
         </is>
       </c>
       <c r="G389" s="4" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="H389" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I389" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>30/07/2025</t>
         </is>
       </c>
     </row>
     <row r="390" ht="8" customHeight="1"/>
     <row r="391" ht="18" customHeight="1">
       <c r="A391" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B391" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C391" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D391" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12767,86 +12643,86 @@
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H391" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I391" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="392" ht="15" customHeight="1">
       <c r="A392" s="4" t="inlineStr">
         <is>
-          <t>202507080001/2025</t>
+          <t>202507300001/2025</t>
         </is>
       </c>
       <c r="B392" s="4" t="inlineStr">
         <is>
-          <t>CARNEIRO CONSTRUTORA E SERVIÇOS LTDA</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C392" s="4" t="inlineStr">
         <is>
-          <t>29093349****-05</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DOS SERVIÇOS DE CONFECÇÃO DE LETREIROS E BRASÃO PARA O HOSPITAL FRANCISCO MOURÃO LIMA E O CENTRO DE FORMAÇÃO CONTINUADA DO MUNICÍPIO DE ARARENDA/CE</t>
+          <t>Aquisição de ferramentas de engenharia e insumos específicos para inspeções e diagnósticos destinados  ao setor de engenharia do município de Ararendá/Ce.</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.500,00</t>
+          <t>R$ 12.505,00</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>30/07/2025</t>
         </is>
       </c>
       <c r="G392" s="4" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="H392" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I392" s="4" t="inlineStr">
         <is>
           <t>08/07/2025</t>
         </is>
       </c>
     </row>
     <row r="393" ht="8" customHeight="1"/>
     <row r="394" ht="18" customHeight="1">
       <c r="A394" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B394" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C394" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -12862,91 +12738,92 @@
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H394" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I394" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="395" ht="15" customHeight="1">
       <c r="A395" s="4" t="inlineStr">
         <is>
-          <t>202507080001/2025</t>
+          <t>202507280003/2025</t>
         </is>
       </c>
       <c r="B395" s="4" t="inlineStr">
         <is>
-          <t>ANTONIA DE MARIA LOPES DE MORAIS ME</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C395" s="4" t="inlineStr">
         <is>
-          <t>29093349****-05</t>
+          <t>36236756****-81</t>
         </is>
       </c>
       <c r="D395" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DOS SERVIÇOS DE CONFECÇÃO DE LETREIROS E BRASÃO PARA O HOSPITAL FRANCISCO MOURÃO LIMA E O CENTRO DE FORMAÇÃO CONTINUADA DO MUNICÍPIO DE ARARENDA/CE</t>
+          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE SAÚDE DO   
+MUNICIPIO DE ARARENDA-CE</t>
         </is>
       </c>
       <c r="E395" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.500,00</t>
+          <t>R$ 28.510,00</t>
         </is>
       </c>
       <c r="F395" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
       <c r="G395" s="4" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="H395" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I395" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>30/07/2025</t>
         </is>
       </c>
     </row>
     <row r="396" ht="8" customHeight="1"/>
     <row r="397" ht="18" customHeight="1">
       <c r="A397" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B397" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D397" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -12957,91 +12834,92 @@
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H397" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I397" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="398" ht="15" customHeight="1">
       <c r="A398" s="4" t="inlineStr">
         <is>
-          <t>202506270002/2025</t>
+          <t>202507280003/2025</t>
         </is>
       </c>
       <c r="B398" s="4" t="inlineStr">
         <is>
-          <t>FERNANDO APARECIDO GOMES</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C398" s="4" t="inlineStr">
         <is>
-          <t>12565410****-69</t>
+          <t>36236756****-81</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E CONSUMO DIVERSOS, PARA ATENDER O PROGRAMA SIGTV DE RESPONSABILIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE SAÚDE DO   
+MUNICIPIO DE ARARENDA-CE</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
-          <t>R$ 76.350,00</t>
+          <t>R$ 28.510,00</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
       <c r="G398" s="4" t="inlineStr">
         <is>
-          <t>27/06/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="H398" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I398" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
     </row>
     <row r="399" ht="8" customHeight="1"/>
     <row r="400" ht="18" customHeight="1">
       <c r="A400" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B400" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C400" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D400" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13052,91 +12930,92 @@
       </c>
       <c r="F400" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G400" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H400" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I400" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="401" ht="15" customHeight="1">
       <c r="A401" s="4" t="inlineStr">
         <is>
-          <t>202506270002/2025</t>
+          <t>202507280002/2025</t>
         </is>
       </c>
       <c r="B401" s="4" t="inlineStr">
         <is>
-          <t>FERNANDO APARECIDO GOMES</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C401" s="4" t="inlineStr">
         <is>
-          <t>12565410****-69</t>
+          <t>36236756****-81</t>
         </is>
       </c>
       <c r="D401" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E CONSUMO DIVERSOS, PARA ATENDER O PROGRAMA SIGTV DE RESPONSABILIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE SAÚDE DO   
+MUNICIPIO DE ARARENDA-CE</t>
         </is>
       </c>
       <c r="E401" s="4" t="inlineStr">
         <is>
-          <t>R$ 76.350,00</t>
+          <t>R$ 17.150,00</t>
         </is>
       </c>
       <c r="F401" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
       <c r="G401" s="4" t="inlineStr">
         <is>
-          <t>27/06/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="H401" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I401" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
     </row>
     <row r="402" ht="8" customHeight="1"/>
     <row r="403" ht="18" customHeight="1">
       <c r="A403" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B403" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C403" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D403" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13147,91 +13026,92 @@
       </c>
       <c r="F403" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G403" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H403" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I403" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="404" ht="15" customHeight="1">
       <c r="A404" s="4" t="inlineStr">
         <is>
-          <t>202506270001/2025</t>
+          <t>202507280002/2025</t>
         </is>
       </c>
       <c r="B404" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C404" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>36236756****-81</t>
         </is>
       </c>
       <c r="D404" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E CONSUMO DIVERSOS, PARA ATENDER O PROGRAMA SIGTV DE RESPONSABILIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE SAÚDE DO   
+MUNICIPIO DE ARARENDA-CE</t>
         </is>
       </c>
       <c r="E404" s="4" t="inlineStr">
         <is>
-          <t>R$ 89.100,50</t>
+          <t>R$ 17.150,00</t>
         </is>
       </c>
       <c r="F404" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
       <c r="G404" s="4" t="inlineStr">
         <is>
-          <t>27/06/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="H404" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I404" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>30/07/2025</t>
         </is>
       </c>
     </row>
     <row r="405" ht="8" customHeight="1"/>
     <row r="406" ht="18" customHeight="1">
       <c r="A406" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B406" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C406" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D406" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13242,91 +13122,91 @@
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H406" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I406" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="407" ht="15" customHeight="1">
       <c r="A407" s="4" t="inlineStr">
         <is>
-          <t>202506270001/2025</t>
+          <t>202507280001/2025</t>
         </is>
       </c>
       <c r="B407" s="4" t="inlineStr">
         <is>
-          <t>L R R SUPERMERCADO LTDA</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C407" s="4" t="inlineStr">
         <is>
-          <t>09296241****-02</t>
+          <t>36236756****-81</t>
         </is>
       </c>
       <c r="D407" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E CONSUMO DIVERSOS, PARA ATENDER O PROGRAMA SIGTV DE RESPONSABILIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE EDUCAÇÃO E SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E407" s="4" t="inlineStr">
         <is>
-          <t>R$ 89.100,50</t>
+          <t>R$ 46.820,00</t>
         </is>
       </c>
       <c r="F407" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
       <c r="G407" s="4" t="inlineStr">
         <is>
-          <t>27/06/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="H407" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I407" s="4" t="inlineStr">
         <is>
-          <t>07/01/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
     </row>
     <row r="408" ht="8" customHeight="1"/>
     <row r="409" ht="18" customHeight="1">
       <c r="A409" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B409" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C409" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D409" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13337,91 +13217,91 @@
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H409" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I409" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="410" ht="15" customHeight="1">
       <c r="A410" s="4" t="inlineStr">
         <is>
-          <t>202506230001/2025</t>
+          <t>202507280001/2025</t>
         </is>
       </c>
       <c r="B410" s="4" t="inlineStr">
         <is>
-          <t>C J LIMA VIEIRA BARBOSA</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C410" s="4" t="inlineStr">
         <is>
-          <t>26401079****-56</t>
+          <t>36236756****-81</t>
         </is>
       </c>
       <c r="D410" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE INSUMOS DE LUMINOSIDADE, COM PRESTAÇÃO DOS SERVIÇOS DE MONTAGEM E MÃO DE OBRA ESPECIALIZADA DESTINADOS AO VEICULOS DA GUARDA MUNICIPAL DO MUNICÍPIO DE ARARENDÁ</t>
+          <t>SERVIÇO DE RASTREAMENTO DE VEICULOS DESTINADO A SECRETARIA DE EDUCAÇÃO E SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDA-CE.</t>
         </is>
       </c>
       <c r="E410" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.106,35</t>
+          <t>R$ 46.820,00</t>
         </is>
       </c>
       <c r="F410" s="4" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>28/07/2025</t>
         </is>
       </c>
       <c r="G410" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="H410" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I410" s="4" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>30/07/2025</t>
         </is>
       </c>
     </row>
     <row r="411" ht="8" customHeight="1"/>
     <row r="412" ht="18" customHeight="1">
       <c r="A412" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B412" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C412" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D412" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13432,91 +13312,91 @@
       </c>
       <c r="F412" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G412" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H412" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I412" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="413" ht="15" customHeight="1">
       <c r="A413" s="4" t="inlineStr">
         <is>
-          <t>202506230001/2025</t>
+          <t>202507170001/2025</t>
         </is>
       </c>
       <c r="B413" s="4" t="inlineStr">
         <is>
-          <t>C J LIMA VIEIRA BARBOSA</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C413" s="4" t="inlineStr">
         <is>
-          <t>26401079****-56</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D413" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE INSUMOS DE LUMINOSIDADE, COM PRESTAÇÃO DOS SERVIÇOS DE MONTAGEM E MÃO DE OBRA ESPECIALIZADA DESTINADOS AO VEICULOS DA GUARDA MUNICIPAL DO MUNICÍPIO DE ARARENDÁ</t>
+          <t>AQUISIÇÃO DE MATERIAIS PERMANENTE E CONSUMO DESTINADO A SEDE DA GUARDA MUNICIPAL DE DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E413" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.106,35</t>
+          <t>R$ 22.711,00</t>
         </is>
       </c>
       <c r="F413" s="4" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>17/07/2025</t>
         </is>
       </c>
       <c r="G413" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="H413" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I413" s="4" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>17/07/2025</t>
         </is>
       </c>
     </row>
     <row r="414" ht="8" customHeight="1"/>
     <row r="415" ht="18" customHeight="1">
       <c r="A415" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B415" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D415" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13527,91 +13407,91 @@
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H415" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I415" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="416" ht="15" customHeight="1">
       <c r="A416" s="4" t="inlineStr">
         <is>
-          <t>202506200001/2025</t>
+          <t>202507170001/2025</t>
         </is>
       </c>
       <c r="B416" s="4" t="inlineStr">
         <is>
-          <t>C J LIMA VIEIRA BARBOSA</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C416" s="4" t="inlineStr">
         <is>
-          <t>26401079****-56</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO E INSUMOS DE SEGURANÇA DESTINADO AOS GUARDAS MUNICIPAIS DO MUNICÍPIO DE ARARENDA/CE</t>
+          <t>AQUISIÇÃO DE MATERIAIS PERMANENTE E CONSUMO DESTINADO A SEDE DA GUARDA MUNICIPAL DE DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E416" s="4" t="inlineStr">
         <is>
-          <t>R$ 22.479,00</t>
+          <t>R$ 22.711,00</t>
         </is>
       </c>
       <c r="F416" s="4" t="inlineStr">
         <is>
-          <t>20/06/2025</t>
+          <t>17/07/2025</t>
         </is>
       </c>
       <c r="G416" s="4" t="inlineStr">
         <is>
-          <t>20/06/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="H416" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I416" s="4" t="inlineStr">
         <is>
-          <t>20/06/2025</t>
+          <t>17/07/2025</t>
         </is>
       </c>
     </row>
     <row r="417" ht="8" customHeight="1"/>
     <row r="418" ht="18" customHeight="1">
       <c r="A418" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B418" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C418" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D418" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13622,91 +13502,91 @@
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H418" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I418" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="419" ht="15" customHeight="1">
       <c r="A419" s="4" t="inlineStr">
         <is>
-          <t>202506200001/2025</t>
+          <t>202507150002/2025</t>
         </is>
       </c>
       <c r="B419" s="4" t="inlineStr">
         <is>
-          <t>C J LIMA VIEIRA BARBOSA</t>
+          <t>FERNANDO APARECIDO GOMES</t>
         </is>
       </c>
       <c r="C419" s="4" t="inlineStr">
         <is>
-          <t>26401079****-56</t>
+          <t>12565410****-69</t>
         </is>
       </c>
       <c r="D419" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO E INSUMOS DE SEGURANÇA DESTINADO AOS GUARDAS MUNICIPAIS DO MUNICÍPIO DE ARARENDA/CE</t>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, LIMPEZA E PERMANENTES DESTINADOS AO PROGRAMA ESCOLA EM TEMPO INTEGRAL  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E419" s="4" t="inlineStr">
         <is>
-          <t>R$ 22.479,00</t>
+          <t>R$ 91.355,00</t>
         </is>
       </c>
       <c r="F419" s="4" t="inlineStr">
         <is>
-          <t>20/06/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
       <c r="G419" s="4" t="inlineStr">
         <is>
-          <t>20/06/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="H419" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I419" s="4" t="inlineStr">
         <is>
-          <t>20/06/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
     </row>
     <row r="420" ht="8" customHeight="1"/>
     <row r="421" ht="18" customHeight="1">
       <c r="A421" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B421" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C421" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D421" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13717,91 +13597,91 @@
       </c>
       <c r="F421" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G421" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H421" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I421" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="422" ht="15" customHeight="1">
       <c r="A422" s="4" t="inlineStr">
         <is>
-          <t>202506050003/2025</t>
+          <t>202507150001/2025</t>
         </is>
       </c>
       <c r="B422" s="4" t="inlineStr">
         <is>
-          <t>58.451.673 SEBASTIAO MARQUES DE FREITAS</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C422" s="4" t="inlineStr">
         <is>
-          <t>58451673****-48</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D422" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE INFORMATICA E MATERIAL DE CONSUMO/MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, LIMPEZA E PERMANENTES DESTINADOS AO PROGRAMA ESCOLA EM TEMPO INTEGRAL  DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E422" s="4" t="inlineStr">
         <is>
-          <t>R$ 50.283,00</t>
+          <t>R$ 101.754,65</t>
         </is>
       </c>
       <c r="F422" s="4" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
       <c r="G422" s="4" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="H422" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I422" s="4" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
     </row>
     <row r="423" ht="8" customHeight="1"/>
     <row r="424" ht="18" customHeight="1">
       <c r="A424" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B424" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C424" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D424" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13812,91 +13692,91 @@
       </c>
       <c r="F424" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G424" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H424" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I424" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="425" ht="15" customHeight="1">
       <c r="A425" s="4" t="inlineStr">
         <is>
-          <t>202506050003/2025</t>
+          <t>202507110003/2025</t>
         </is>
       </c>
       <c r="B425" s="4" t="inlineStr">
         <is>
-          <t>58.451.673 SEBASTIAO MARQUES DE FREITAS</t>
+          <t>M MIRANDA BARROS</t>
         </is>
       </c>
       <c r="C425" s="4" t="inlineStr">
         <is>
-          <t>58451673****-48</t>
+          <t>07176005****-19</t>
         </is>
       </c>
       <c r="D425" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE INFORMATICA E MATERIAL DE CONSUMO/MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE TOLDO MEDINDO 4 M LARGURA X 4 M COMPRIMENTO X 2,5M ALTURA, EM FORMATO ABERTO, ESTRUTURA METÁLICA GALVANIZADA E COBERTURA EM LONA POLIVINÍLICA NA COR BRANCO/GELO, BLACKOUT SOLAR, ALTA RESISTÊNCIA, ANTI FUNGOS, ANTE CHAMAS E TRAMA 1000G DESTINADO A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E425" s="4" t="inlineStr">
         <is>
-          <t>R$ 50.283,00</t>
+          <t>R$ 24.750,00</t>
         </is>
       </c>
       <c r="F425" s="4" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="G425" s="4" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
       <c r="H425" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I425" s="4" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
     </row>
     <row r="426" ht="8" customHeight="1"/>
     <row r="427" ht="18" customHeight="1">
       <c r="A427" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B427" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C427" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D427" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -13907,91 +13787,91 @@
       </c>
       <c r="F427" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G427" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H427" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I427" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="428" ht="15" customHeight="1">
       <c r="A428" s="4" t="inlineStr">
         <is>
-          <t>202506050001/2025</t>
+          <t>202507110003/2025</t>
         </is>
       </c>
       <c r="B428" s="4" t="inlineStr">
         <is>
-          <t>58.451.673 SEBASTIAO MARQUES DE FREITAS</t>
+          <t>M MIRANDA BARROS</t>
         </is>
       </c>
       <c r="C428" s="4" t="inlineStr">
         <is>
-          <t>58451673****-48</t>
+          <t>07176005****-19</t>
         </is>
       </c>
       <c r="D428" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE INFORMATICA E MATERIAL DE CONSUMO/MANUTENÇÃO DE IMPRESSORAS DESTINADO ÁS UNIDADES ESCOLARES DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE TOLDO MEDINDO 4 M LARGURA X 4 M COMPRIMENTO X 2,5M ALTURA, EM FORMATO ABERTO, ESTRUTURA METÁLICA GALVANIZADA E COBERTURA EM LONA POLIVINÍLICA NA COR BRANCO/GELO, BLACKOUT SOLAR, ALTA RESISTÊNCIA, ANTI FUNGOS, ANTE CHAMAS E TRAMA 1000G DESTINADO A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE ARARENDÁ/CE</t>
         </is>
       </c>
       <c r="E428" s="4" t="inlineStr">
         <is>
-          <t>R$ 40.500,00</t>
+          <t>R$ 24.750,00</t>
         </is>
       </c>
       <c r="F428" s="4" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="G428" s="4" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
       <c r="H428" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I428" s="4" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
     </row>
     <row r="429" ht="8" customHeight="1"/>
     <row r="430" ht="18" customHeight="1">
       <c r="A430" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B430" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C430" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D430" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -14002,91 +13882,91 @@
       </c>
       <c r="F430" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G430" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H430" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I430" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="431" ht="15" customHeight="1">
       <c r="A431" s="4" t="inlineStr">
         <is>
-          <t>202506050001/2025</t>
+          <t>202507090001/2025</t>
         </is>
       </c>
       <c r="B431" s="4" t="inlineStr">
         <is>
-          <t>58.451.673 SEBASTIAO MARQUES DE FREITAS</t>
+          <t>MAX E MIRANDA CONSTRUTORA LTDA</t>
         </is>
       </c>
       <c r="C431" s="4" t="inlineStr">
         <is>
-          <t>58451673****-48</t>
+          <t>17527978****-09</t>
         </is>
       </c>
       <c r="D431" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL DE INFORMATICA E MATERIAL DE CONSUMO/MANUTENÇÃO DE IMPRESSORAS DESTINADO ÁS UNIDADES ESCOLARES DO MUNICIPIO DE ARARENDÁ-CE</t>
+          <t>REFORMA DE EDIFICAÇÃO PARA FUNCIONAMENTO DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E431" s="4" t="inlineStr">
         <is>
-          <t>R$ 40.500,00</t>
+          <t>R$ 104.307,21</t>
         </is>
       </c>
       <c r="F431" s="4" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>09/07/2025</t>
         </is>
       </c>
       <c r="G431" s="4" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="H431" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I431" s="4" t="inlineStr">
         <is>
-          <t>05/06/2025</t>
+          <t>09/07/2025</t>
         </is>
       </c>
     </row>
     <row r="432" ht="8" customHeight="1"/>
     <row r="433" ht="18" customHeight="1">
       <c r="A433" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B433" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C433" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D433" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -14097,1809 +13977,1807 @@
       </c>
       <c r="F433" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G433" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H433" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I433" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="434" ht="15" customHeight="1">
       <c r="A434" s="4" t="inlineStr">
         <is>
+          <t>202507090001/2025</t>
+        </is>
+      </c>
+      <c r="B434" s="4" t="inlineStr">
+        <is>
+          <t>MAX E MIRANDA CONSTRUTORA LTDA</t>
+        </is>
+      </c>
+      <c r="C434" s="4" t="inlineStr">
+        <is>
+          <t>17527978****-09</t>
+        </is>
+      </c>
+      <c r="D434" s="4" t="inlineStr">
+        <is>
+          <t>REFORMA DE EDIFICAÇÃO PARA FUNCIONAMENTO DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+        </is>
+      </c>
+      <c r="E434" s="4" t="inlineStr">
+        <is>
+          <t>R$ 104.307,21</t>
+        </is>
+      </c>
+      <c r="F434" s="4" t="inlineStr">
+        <is>
+          <t>09/07/2025</t>
+        </is>
+      </c>
+      <c r="G434" s="4" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+      <c r="H434" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I434" s="4" t="inlineStr">
+        <is>
+          <t>09/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="435" ht="8" customHeight="1"/>
+    <row r="436" ht="18" customHeight="1">
+      <c r="A436" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B436" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C436" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D436" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E436" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F436" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G436" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H436" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I436" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="437" ht="15" customHeight="1">
+      <c r="A437" s="4" t="inlineStr">
+        <is>
+          <t>202507080003/2025</t>
+        </is>
+      </c>
+      <c r="B437" s="4" t="inlineStr">
+        <is>
+          <t>21.168.812 ANTONIO DE OLIVEIRA LIMA</t>
+        </is>
+      </c>
+      <c r="C437" s="4" t="inlineStr">
+        <is>
+          <t>21168812****-10</t>
+        </is>
+      </c>
+      <c r="D437" s="4" t="inlineStr">
+        <is>
+          <t>CONFECÇÃO DE LONA PARA TENDA DESTINADO A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE ARARENDÁ/CE</t>
+        </is>
+      </c>
+      <c r="E437" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.998,00</t>
+        </is>
+      </c>
+      <c r="F437" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="G437" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="H437" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I437" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="438" ht="8" customHeight="1"/>
+    <row r="439" ht="18" customHeight="1">
+      <c r="A439" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B439" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C439" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D439" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E439" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F439" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G439" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H439" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I439" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" ht="15" customHeight="1">
+      <c r="A440" s="4" t="inlineStr">
+        <is>
+          <t>202507080003/2025</t>
+        </is>
+      </c>
+      <c r="B440" s="4" t="inlineStr">
+        <is>
+          <t>21.168.812 ANTONIO DE OLIVEIRA LIMA</t>
+        </is>
+      </c>
+      <c r="C440" s="4" t="inlineStr">
+        <is>
+          <t>21168812****-10</t>
+        </is>
+      </c>
+      <c r="D440" s="4" t="inlineStr">
+        <is>
+          <t>CONFECÇÃO DE LONA PARA TENDA DESTINADO A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE ARARENDÁ/CE</t>
+        </is>
+      </c>
+      <c r="E440" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.998,00</t>
+        </is>
+      </c>
+      <c r="F440" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="G440" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="H440" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I440" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="441" ht="8" customHeight="1"/>
+    <row r="442" ht="18" customHeight="1">
+      <c r="A442" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B442" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C442" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D442" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E442" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F442" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G442" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H442" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I442" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="443" ht="15" customHeight="1">
+      <c r="A443" s="4" t="inlineStr">
+        <is>
+          <t>202507080002/2025</t>
+        </is>
+      </c>
+      <c r="B443" s="4" t="inlineStr">
+        <is>
+          <t>ANTONIA DE MARIA LOPES DE MORAIS ME</t>
+        </is>
+      </c>
+      <c r="C443" s="4" t="inlineStr">
+        <is>
+          <t>29093349****-05</t>
+        </is>
+      </c>
+      <c r="D443" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DOS SERVIÇOS DE CONFECÇÃO DE LETREIROS E BRASÃO PARA O HOSPITAL FRANCISCO MOURÃO LIMA E O CENTRO DE FORMAÇÃO CONTINUADA DO MUNICÍPIO DE ARARENDA/CE</t>
+        </is>
+      </c>
+      <c r="E443" s="4" t="inlineStr">
+        <is>
+          <t>R$ 35.000,00</t>
+        </is>
+      </c>
+      <c r="F443" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="G443" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="H443" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I443" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" ht="8" customHeight="1"/>
+    <row r="445" ht="18" customHeight="1">
+      <c r="A445" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B445" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C445" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D445" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E445" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F445" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G445" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H445" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I445" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="446" ht="15" customHeight="1">
+      <c r="A446" s="4" t="inlineStr">
+        <is>
+          <t>202507080002/2025</t>
+        </is>
+      </c>
+      <c r="B446" s="4" t="inlineStr">
+        <is>
+          <t>CARNEIRO CONSTRUTORA E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C446" s="4" t="inlineStr">
+        <is>
+          <t>29093349****-05</t>
+        </is>
+      </c>
+      <c r="D446" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DOS SERVIÇOS DE CONFECÇÃO DE LETREIROS E BRASÃO PARA O HOSPITAL FRANCISCO MOURÃO LIMA E O CENTRO DE FORMAÇÃO CONTINUADA DO MUNICÍPIO DE ARARENDA/CE</t>
+        </is>
+      </c>
+      <c r="E446" s="4" t="inlineStr">
+        <is>
+          <t>R$ 35.000,00</t>
+        </is>
+      </c>
+      <c r="F446" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="G446" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="H446" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I446" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="447" ht="8" customHeight="1"/>
+    <row r="448" ht="18" customHeight="1">
+      <c r="A448" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B448" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C448" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D448" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E448" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F448" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G448" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H448" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I448" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="449" ht="15" customHeight="1">
+      <c r="A449" s="4" t="inlineStr">
+        <is>
+          <t>202507080001/2025</t>
+        </is>
+      </c>
+      <c r="B449" s="4" t="inlineStr">
+        <is>
+          <t>CARNEIRO CONSTRUTORA E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C449" s="4" t="inlineStr">
+        <is>
+          <t>29093349****-05</t>
+        </is>
+      </c>
+      <c r="D449" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DOS SERVIÇOS DE CONFECÇÃO DE LETREIROS E BRASÃO PARA O HOSPITAL FRANCISCO MOURÃO LIMA E O CENTRO DE FORMAÇÃO CONTINUADA DO MUNICÍPIO DE ARARENDA/CE</t>
+        </is>
+      </c>
+      <c r="E449" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.500,00</t>
+        </is>
+      </c>
+      <c r="F449" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="G449" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="H449" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I449" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="450" ht="8" customHeight="1"/>
+    <row r="451" ht="18" customHeight="1">
+      <c r="A451" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B451" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C451" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D451" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E451" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F451" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G451" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H451" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I451" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="452" ht="15" customHeight="1">
+      <c r="A452" s="4" t="inlineStr">
+        <is>
+          <t>202507080001/2025</t>
+        </is>
+      </c>
+      <c r="B452" s="4" t="inlineStr">
+        <is>
+          <t>ANTONIA DE MARIA LOPES DE MORAIS ME</t>
+        </is>
+      </c>
+      <c r="C452" s="4" t="inlineStr">
+        <is>
+          <t>29093349****-05</t>
+        </is>
+      </c>
+      <c r="D452" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DOS SERVIÇOS DE CONFECÇÃO DE LETREIROS E BRASÃO PARA O HOSPITAL FRANCISCO MOURÃO LIMA E O CENTRO DE FORMAÇÃO CONTINUADA DO MUNICÍPIO DE ARARENDA/CE</t>
+        </is>
+      </c>
+      <c r="E452" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.500,00</t>
+        </is>
+      </c>
+      <c r="F452" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="G452" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="H452" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I452" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="453" ht="8" customHeight="1"/>
+    <row r="454" ht="18" customHeight="1">
+      <c r="A454" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B454" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C454" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D454" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E454" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F454" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G454" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H454" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I454" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="455" ht="15" customHeight="1">
+      <c r="A455" s="4" t="inlineStr">
+        <is>
+          <t>202506270002/2025</t>
+        </is>
+      </c>
+      <c r="B455" s="4" t="inlineStr">
+        <is>
+          <t>FERNANDO APARECIDO GOMES</t>
+        </is>
+      </c>
+      <c r="C455" s="4" t="inlineStr">
+        <is>
+          <t>12565410****-69</t>
+        </is>
+      </c>
+      <c r="D455" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E CONSUMO DIVERSOS, PARA ATENDER O PROGRAMA SIGTV DE RESPONSABILIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+        </is>
+      </c>
+      <c r="E455" s="4" t="inlineStr">
+        <is>
+          <t>R$ 76.350,00</t>
+        </is>
+      </c>
+      <c r="F455" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="G455" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="H455" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I455" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" ht="8" customHeight="1"/>
+    <row r="457" ht="18" customHeight="1">
+      <c r="A457" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B457" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C457" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D457" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E457" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F457" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G457" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H457" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I457" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="458" ht="15" customHeight="1">
+      <c r="A458" s="4" t="inlineStr">
+        <is>
+          <t>202506270001/2025</t>
+        </is>
+      </c>
+      <c r="B458" s="4" t="inlineStr">
+        <is>
+          <t>L R R SUPERMERCADO LTDA</t>
+        </is>
+      </c>
+      <c r="C458" s="4" t="inlineStr">
+        <is>
+          <t>09296241****-02</t>
+        </is>
+      </c>
+      <c r="D458" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E CONSUMO DIVERSOS, PARA ATENDER O PROGRAMA SIGTV DE RESPONSABILIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
+        </is>
+      </c>
+      <c r="E458" s="4" t="inlineStr">
+        <is>
+          <t>R$ 89.100,50</t>
+        </is>
+      </c>
+      <c r="F458" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="G458" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="H458" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I458" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="459" ht="8" customHeight="1"/>
+    <row r="460" ht="18" customHeight="1">
+      <c r="A460" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B460" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C460" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D460" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E460" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F460" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G460" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H460" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I460" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="461" ht="15" customHeight="1">
+      <c r="A461" s="4" t="inlineStr">
+        <is>
+          <t>202506230001/2025</t>
+        </is>
+      </c>
+      <c r="B461" s="4" t="inlineStr">
+        <is>
+          <t>C J LIMA VIEIRA BARBOSA</t>
+        </is>
+      </c>
+      <c r="C461" s="4" t="inlineStr">
+        <is>
+          <t>26401079****-56</t>
+        </is>
+      </c>
+      <c r="D461" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE INSUMOS DE LUMINOSIDADE, COM PRESTAÇÃO DOS SERVIÇOS DE MONTAGEM E MÃO DE OBRA ESPECIALIZADA DESTINADOS AO VEICULOS DA GUARDA MUNICIPAL DO MUNICÍPIO DE ARARENDÁ</t>
+        </is>
+      </c>
+      <c r="E461" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.106,35</t>
+        </is>
+      </c>
+      <c r="F461" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="G461" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="H461" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I461" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="462" ht="8" customHeight="1"/>
+    <row r="463" ht="18" customHeight="1">
+      <c r="A463" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B463" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C463" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D463" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E463" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F463" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G463" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H463" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I463" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="464" ht="15" customHeight="1">
+      <c r="A464" s="4" t="inlineStr">
+        <is>
+          <t>202506230001/2025</t>
+        </is>
+      </c>
+      <c r="B464" s="4" t="inlineStr">
+        <is>
+          <t>C J LIMA VIEIRA BARBOSA</t>
+        </is>
+      </c>
+      <c r="C464" s="4" t="inlineStr">
+        <is>
+          <t>26401079****-56</t>
+        </is>
+      </c>
+      <c r="D464" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE INSUMOS DE LUMINOSIDADE, COM PRESTAÇÃO DOS SERVIÇOS DE MONTAGEM E MÃO DE OBRA ESPECIALIZADA DESTINADOS AO VEICULOS DA GUARDA MUNICIPAL DO MUNICÍPIO DE ARARENDÁ</t>
+        </is>
+      </c>
+      <c r="E464" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.106,35</t>
+        </is>
+      </c>
+      <c r="F464" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="G464" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="H464" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I464" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="465" ht="8" customHeight="1"/>
+    <row r="466" ht="18" customHeight="1">
+      <c r="A466" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B466" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C466" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D466" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E466" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F466" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G466" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H466" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I466" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" ht="15" customHeight="1">
+      <c r="A467" s="4" t="inlineStr">
+        <is>
+          <t>202506200001/2025</t>
+        </is>
+      </c>
+      <c r="B467" s="4" t="inlineStr">
+        <is>
+          <t>C J LIMA VIEIRA BARBOSA</t>
+        </is>
+      </c>
+      <c r="C467" s="4" t="inlineStr">
+        <is>
+          <t>26401079****-56</t>
+        </is>
+      </c>
+      <c r="D467" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO E INSUMOS DE SEGURANÇA DESTINADO AOS GUARDAS MUNICIPAIS DO MUNICÍPIO DE ARARENDA/CE</t>
+        </is>
+      </c>
+      <c r="E467" s="4" t="inlineStr">
+        <is>
+          <t>R$ 22.479,00</t>
+        </is>
+      </c>
+      <c r="F467" s="4" t="inlineStr">
+        <is>
+          <t>20/06/2025</t>
+        </is>
+      </c>
+      <c r="G467" s="4" t="inlineStr">
+        <is>
+          <t>20/06/2026</t>
+        </is>
+      </c>
+      <c r="H467" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I467" s="4" t="inlineStr">
+        <is>
+          <t>20/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="468" ht="8" customHeight="1"/>
+    <row r="469" ht="18" customHeight="1">
+      <c r="A469" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B469" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C469" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D469" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E469" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F469" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G469" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H469" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I469" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="470" ht="15" customHeight="1">
+      <c r="A470" s="4" t="inlineStr">
+        <is>
+          <t>202506200001/2025</t>
+        </is>
+      </c>
+      <c r="B470" s="4" t="inlineStr">
+        <is>
+          <t>C J LIMA VIEIRA BARBOSA</t>
+        </is>
+      </c>
+      <c r="C470" s="4" t="inlineStr">
+        <is>
+          <t>26401079****-56</t>
+        </is>
+      </c>
+      <c r="D470" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO E INSUMOS DE SEGURANÇA DESTINADO AOS GUARDAS MUNICIPAIS DO MUNICÍPIO DE ARARENDA/CE</t>
+        </is>
+      </c>
+      <c r="E470" s="4" t="inlineStr">
+        <is>
+          <t>R$ 22.479,00</t>
+        </is>
+      </c>
+      <c r="F470" s="4" t="inlineStr">
+        <is>
+          <t>20/06/2025</t>
+        </is>
+      </c>
+      <c r="G470" s="4" t="inlineStr">
+        <is>
+          <t>20/06/2026</t>
+        </is>
+      </c>
+      <c r="H470" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I470" s="4" t="inlineStr">
+        <is>
+          <t>20/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="471" ht="8" customHeight="1"/>
+    <row r="472" ht="18" customHeight="1">
+      <c r="A472" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B472" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C472" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D472" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E472" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F472" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G472" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H472" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I472" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="473" ht="15" customHeight="1">
+      <c r="A473" s="4" t="inlineStr">
+        <is>
+          <t>202506050003/2025</t>
+        </is>
+      </c>
+      <c r="B473" s="4" t="inlineStr">
+        <is>
+          <t>58.451.673 SEBASTIAO MARQUES DE FREITAS</t>
+        </is>
+      </c>
+      <c r="C473" s="4" t="inlineStr">
+        <is>
+          <t>58451673****-48</t>
+        </is>
+      </c>
+      <c r="D473" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE INFORMATICA E MATERIAL DE CONSUMO/MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E473" s="4" t="inlineStr">
+        <is>
+          <t>R$ 50.283,00</t>
+        </is>
+      </c>
+      <c r="F473" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+      <c r="G473" s="4" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="H473" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I473" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="474" ht="8" customHeight="1"/>
+    <row r="475" ht="18" customHeight="1">
+      <c r="A475" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B475" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C475" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D475" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E475" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F475" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G475" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H475" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I475" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="476" ht="15" customHeight="1">
+      <c r="A476" s="4" t="inlineStr">
+        <is>
+          <t>202506050003/2025</t>
+        </is>
+      </c>
+      <c r="B476" s="4" t="inlineStr">
+        <is>
+          <t>58.451.673 SEBASTIAO MARQUES DE FREITAS</t>
+        </is>
+      </c>
+      <c r="C476" s="4" t="inlineStr">
+        <is>
+          <t>58451673****-48</t>
+        </is>
+      </c>
+      <c r="D476" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE INFORMATICA E MATERIAL DE CONSUMO/MANUTENÇÃO DE IMPRESSORAS JUNTO A SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E476" s="4" t="inlineStr">
+        <is>
+          <t>R$ 50.283,00</t>
+        </is>
+      </c>
+      <c r="F476" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+      <c r="G476" s="4" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="H476" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I476" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="477" ht="8" customHeight="1"/>
+    <row r="478" ht="18" customHeight="1">
+      <c r="A478" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B478" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C478" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D478" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E478" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F478" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G478" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H478" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I478" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" ht="15" customHeight="1">
+      <c r="A479" s="4" t="inlineStr">
+        <is>
+          <t>202506050001/2025</t>
+        </is>
+      </c>
+      <c r="B479" s="4" t="inlineStr">
+        <is>
+          <t>58.451.673 SEBASTIAO MARQUES DE FREITAS</t>
+        </is>
+      </c>
+      <c r="C479" s="4" t="inlineStr">
+        <is>
+          <t>58451673****-48</t>
+        </is>
+      </c>
+      <c r="D479" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE INFORMATICA E MATERIAL DE CONSUMO/MANUTENÇÃO DE IMPRESSORAS DESTINADO ÁS UNIDADES ESCOLARES DO MUNICIPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E479" s="4" t="inlineStr">
+        <is>
+          <t>R$ 40.500,00</t>
+        </is>
+      </c>
+      <c r="F479" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+      <c r="G479" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="H479" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I479" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" ht="8" customHeight="1"/>
+    <row r="481" ht="18" customHeight="1">
+      <c r="A481" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B481" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C481" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D481" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E481" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F481" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G481" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H481" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I481" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="482" ht="15" customHeight="1">
+      <c r="A482" s="4" t="inlineStr">
+        <is>
+          <t>202506050001/2025</t>
+        </is>
+      </c>
+      <c r="B482" s="4" t="inlineStr">
+        <is>
+          <t>58.451.673 SEBASTIAO MARQUES DE FREITAS</t>
+        </is>
+      </c>
+      <c r="C482" s="4" t="inlineStr">
+        <is>
+          <t>58451673****-48</t>
+        </is>
+      </c>
+      <c r="D482" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE INFORMATICA E MATERIAL DE CONSUMO/MANUTENÇÃO DE IMPRESSORAS DESTINADO ÁS UNIDADES ESCOLARES DO MUNICIPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E482" s="4" t="inlineStr">
+        <is>
+          <t>R$ 40.500,00</t>
+        </is>
+      </c>
+      <c r="F482" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+      <c r="G482" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="H482" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I482" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" ht="8" customHeight="1"/>
+    <row r="484" ht="18" customHeight="1">
+      <c r="A484" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B484" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C484" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D484" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E484" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F484" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G484" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H484" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I484" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="485" ht="15" customHeight="1">
+      <c r="A485" s="4" t="inlineStr">
+        <is>
           <t>202505220001/2025</t>
         </is>
       </c>
-      <c r="B434" s="4" t="inlineStr">
+      <c r="B485" s="4" t="inlineStr">
         <is>
           <t>ANDERSON FARIAS CARNEIRO LTDA</t>
         </is>
       </c>
-      <c r="C434" s="4" t="inlineStr">
+      <c r="C485" s="4" t="inlineStr">
         <is>
           <t>21492419****-88</t>
         </is>
       </c>
-      <c r="D434" s="4" t="inlineStr">
+      <c r="D485" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÃO DE FERRAMENTAS, MATERIAIS E INSUMOS
 INDUSTRIAIS DIVERSOS DESTINADOS A OFICINA MECANICA A SER INSTALADA PARA A
 MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA VEICULAR PERTENCENTE E VINCULADA A
 SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
-      <c r="E434" s="4" t="inlineStr">
+      <c r="E485" s="4" t="inlineStr">
         <is>
           <t>R$ 595.513,00</t>
         </is>
       </c>
-      <c r="F434" s="4" t="inlineStr">
+      <c r="F485" s="4" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="G434" s="4" t="inlineStr">
+      <c r="G485" s="4" t="inlineStr">
         <is>
           <t>22/05/2026</t>
         </is>
       </c>
-      <c r="H434" s="4" t="inlineStr">
+      <c r="H485" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I434" s="4" t="inlineStr">
+      <c r="I485" s="4" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
     </row>
-    <row r="435" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A437" s="4" t="inlineStr">
+    <row r="486" ht="8" customHeight="1"/>
+    <row r="487" ht="18" customHeight="1">
+      <c r="A487" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B487" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C487" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D487" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E487" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F487" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G487" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H487" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I487" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="488" ht="15" customHeight="1">
+      <c r="A488" s="4" t="inlineStr">
         <is>
           <t>202505220001/2025</t>
         </is>
       </c>
-      <c r="B437" s="4" t="inlineStr">
+      <c r="B488" s="4" t="inlineStr">
         <is>
           <t>ANDERSON FARIAS CARNEIRO LTDA</t>
         </is>
       </c>
-      <c r="C437" s="4" t="inlineStr">
+      <c r="C488" s="4" t="inlineStr">
         <is>
           <t>21492419****-88</t>
         </is>
       </c>
-      <c r="D437" s="4" t="inlineStr">
+      <c r="D488" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÃO DE FERRAMENTAS, MATERIAIS E INSUMOS
 INDUSTRIAIS DIVERSOS DESTINADOS A OFICINA MECANICA A SER INSTALADA PARA A
 MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA VEICULAR PERTENCENTE E VINCULADA A
 SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
-      <c r="E437" s="4" t="inlineStr">
+      <c r="E488" s="4" t="inlineStr">
         <is>
           <t>R$ 595.513,00</t>
         </is>
       </c>
-      <c r="F437" s="4" t="inlineStr">
+      <c r="F488" s="4" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="G437" s="4" t="inlineStr">
+      <c r="G488" s="4" t="inlineStr">
         <is>
           <t>22/05/2026</t>
         </is>
       </c>
-      <c r="H437" s="4" t="inlineStr">
+      <c r="H488" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I437" s="4" t="inlineStr">
+      <c r="I488" s="4" t="inlineStr">
         <is>
           <t>27/05/2025</t>
-        </is>
-[...1615 lines deleted...]
-          <t>21/03/2025</t>
         </is>
       </c>
     </row>
     <row r="489" ht="8" customHeight="1"/>
     <row r="490" ht="18" customHeight="1">
       <c r="A490" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B490" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C490" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D490" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -15910,91 +15788,91 @@
       </c>
       <c r="F490" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G490" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H490" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I490" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="491" ht="15" customHeight="1">
       <c r="A491" s="4" t="inlineStr">
         <is>
-          <t>202503180001/2025</t>
+          <t>202505150001/2025</t>
         </is>
       </c>
       <c r="B491" s="4" t="inlineStr">
         <is>
-          <t>ONLINE TELECOMUNICACOES LTDA</t>
+          <t>L R R SUPERMERCADO LTDA</t>
         </is>
       </c>
       <c r="C491" s="4" t="inlineStr">
         <is>
-          <t>26158902****-44</t>
+          <t>09296241****-02</t>
         </is>
       </c>
       <c r="D491" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇO DE FORNECIMENTO DE LINK DE ACESSO A INTERNET, COM VELOCIDADE DE 7.720MBPS, INCLUINDO INSTALAÇÃO, MANUTENÇÃO, SUPORTE TECNICO JUNTO AS SECRETARIAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE CESTAS BÁSICAS PARA DISTRIBUIÇÃO DE PESSOAS CARENTES DEVIDAMENTE ASSISTIDAS PELA SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE.</t>
         </is>
       </c>
       <c r="E491" s="4" t="inlineStr">
         <is>
-          <t>R$ 17.520,00</t>
+          <t>R$ 178.710,00</t>
         </is>
       </c>
       <c r="F491" s="4" t="inlineStr">
         <is>
-          <t>18/03/2025</t>
+          <t>15/05/2025</t>
         </is>
       </c>
       <c r="G491" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="H491" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I491" s="4" t="inlineStr">
         <is>
-          <t>18/03/2025</t>
+          <t>15/05/2025</t>
         </is>
       </c>
     </row>
     <row r="492" ht="8" customHeight="1"/>
     <row r="493" ht="18" customHeight="1">
       <c r="A493" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B493" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C493" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D493" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16005,91 +15883,92 @@
       </c>
       <c r="F493" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G493" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H493" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I493" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="494" ht="15" customHeight="1">
       <c r="A494" s="4" t="inlineStr">
         <is>
-          <t>202503180001/2025</t>
+          <t>202505080002/2025</t>
         </is>
       </c>
       <c r="B494" s="4" t="inlineStr">
         <is>
-          <t>ONLINE TELECOMUNICACOES LTDA</t>
+          <t>12.079.662 ELIENE RODRIGUES DE SOUSA CARLOS</t>
         </is>
       </c>
       <c r="C494" s="4" t="inlineStr">
         <is>
-          <t>26158902****-44</t>
+          <t>12079662****-88</t>
         </is>
       </c>
       <c r="D494" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇO DE FORNECIMENTO DE LINK DE ACESSO A INTERNET, COM VELOCIDADE DE 7.720MBPS, INCLUINDO INSTALAÇÃO, MANUTENÇÃO, SUPORTE TECNICO JUNTO AS SECRETARIAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE REFEIÇOES, QUENTINHAS E LANCHES
+DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICIPIO DE ARARENDA-CE..</t>
         </is>
       </c>
       <c r="E494" s="4" t="inlineStr">
         <is>
-          <t>R$ 17.520,00</t>
+          <t>R$ 69.640,00</t>
         </is>
       </c>
       <c r="F494" s="4" t="inlineStr">
         <is>
-          <t>18/03/2025</t>
+          <t>08/05/2025</t>
         </is>
       </c>
       <c r="G494" s="4" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="H494" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I494" s="4" t="inlineStr">
         <is>
-          <t>18/03/2025</t>
+          <t>08/05/2025</t>
         </is>
       </c>
     </row>
     <row r="495" ht="8" customHeight="1"/>
     <row r="496" ht="18" customHeight="1">
       <c r="A496" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B496" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C496" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D496" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16100,91 +15979,92 @@
       </c>
       <c r="F496" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G496" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H496" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I496" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="497" ht="15" customHeight="1">
       <c r="A497" s="4" t="inlineStr">
         <is>
-          <t>202503060002/2025</t>
+          <t>202505080002/2025</t>
         </is>
       </c>
       <c r="B497" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>12.079.662 ELIENE RODRIGUES DE SOUSA CARLOS</t>
         </is>
       </c>
       <c r="C497" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>12079662****-88</t>
         </is>
       </c>
       <c r="D497" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADO AO FUNCIONAMENTO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), JUNTO A SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>AQUISIÇÃO DE REFEIÇOES, QUENTINHAS E LANCHES
+DESTINADO A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICIPIO DE ARARENDA-CE..</t>
         </is>
       </c>
       <c r="E497" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.867,00</t>
+          <t>R$ 69.640,00</t>
         </is>
       </c>
       <c r="F497" s="4" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>08/05/2025</t>
         </is>
       </c>
       <c r="G497" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="H497" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I497" s="4" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>08/05/2025</t>
         </is>
       </c>
     </row>
     <row r="498" ht="8" customHeight="1"/>
     <row r="499" ht="18" customHeight="1">
       <c r="A499" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B499" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C499" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D499" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16195,91 +16075,91 @@
       </c>
       <c r="F499" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G499" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H499" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I499" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="500" ht="15" customHeight="1">
       <c r="A500" s="4" t="inlineStr">
         <is>
-          <t>202503060002/2025</t>
+          <t>202505080001/2025</t>
         </is>
       </c>
       <c r="B500" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>CARLA MARY MACIEL DE MESQUITA</t>
         </is>
       </c>
       <c r="C500" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>13942553****-05</t>
         </is>
       </c>
       <c r="D500" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADO AO FUNCIONAMENTO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), JUNTO A SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>SERVIÇOS DE ESTUDOS DE SOLO DO TERRENO A SER CONSTRUÍDO O NOVO CENTRO ADMINISTRATIVO E ESTUDOS DE SOLO DE UMA JAZIDA LOCALIZADA EM LAGOA GRANDE, DESTINADO A MANUTENÇÃO, RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA AS LOCALIDADES DE SIRIEMA E RAMADINHA, NO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E500" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.867,00</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F500" s="4" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>08/05/2025</t>
         </is>
       </c>
       <c r="G500" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="H500" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I500" s="4" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>08/05/2025</t>
         </is>
       </c>
     </row>
     <row r="501" ht="8" customHeight="1"/>
     <row r="502" ht="18" customHeight="1">
       <c r="A502" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B502" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C502" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D502" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16290,91 +16170,91 @@
       </c>
       <c r="F502" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G502" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H502" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I502" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="503" ht="15" customHeight="1">
       <c r="A503" s="4" t="inlineStr">
         <is>
-          <t>202503060001/2025</t>
+          <t>202505080001/2025</t>
         </is>
       </c>
       <c r="B503" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>CARLA MARY MACIEL DE MESQUITA</t>
         </is>
       </c>
       <c r="C503" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>13942553****-05</t>
         </is>
       </c>
       <c r="D503" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS AS UNIDADES ESCOLARES, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>SERVIÇOS DE ESTUDOS DE SOLO DO TERRENO A SER CONSTRUÍDO O NOVO CENTRO ADMINISTRATIVO E ESTUDOS DE SOLO DE UMA JAZIDA LOCALIZADA EM LAGOA GRANDE, DESTINADO A MANUTENÇÃO, RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA AS LOCALIDADES DE SIRIEMA E RAMADINHA, NO MUNICÍPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E503" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.867,00</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F503" s="4" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>08/05/2025</t>
         </is>
       </c>
       <c r="G503" s="4" t="inlineStr">
         <is>
-          <t>01/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="H503" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I503" s="4" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>08/05/2025</t>
         </is>
       </c>
     </row>
     <row r="504" ht="8" customHeight="1"/>
     <row r="505" ht="18" customHeight="1">
       <c r="A505" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B505" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C505" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D505" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16385,91 +16265,91 @@
       </c>
       <c r="F505" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G505" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H505" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I505" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="506" ht="15" customHeight="1">
       <c r="A506" s="4" t="inlineStr">
         <is>
-          <t>202503060001/2025</t>
+          <t>202504220001/2025</t>
         </is>
       </c>
       <c r="B506" s="4" t="inlineStr">
         <is>
-          <t>ORLANDO R. CHAVES</t>
+          <t>LIMA &amp; SILVA CONTABILIDADE LTDA</t>
         </is>
       </c>
       <c r="C506" s="4" t="inlineStr">
         <is>
-          <t>27413049****-22</t>
+          <t>18610392****-76</t>
         </is>
       </c>
       <c r="D506" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS AS UNIDADES ESCOLARES, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>CONTRATAÇÃO DOS SERVIÇOS TÉCNICOS CONTÁBEIS PARA ATENDER AS ASSOCIAÇÕES VINCULADAS AS ESCOLAS E CRECHES DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E506" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.867,00</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F506" s="4" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
       <c r="G506" s="4" t="inlineStr">
         <is>
-          <t>01/12/2025</t>
+          <t>22/04/2026</t>
         </is>
       </c>
       <c r="H506" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I506" s="4" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
     </row>
     <row r="507" ht="8" customHeight="1"/>
     <row r="508" ht="18" customHeight="1">
       <c r="A508" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B508" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C508" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D508" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16480,91 +16360,91 @@
       </c>
       <c r="F508" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G508" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H508" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I508" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="509" ht="15" customHeight="1">
       <c r="A509" s="4" t="inlineStr">
         <is>
-          <t>202503050001/2025</t>
+          <t>202504220001/2025</t>
         </is>
       </c>
       <c r="B509" s="4" t="inlineStr">
         <is>
-          <t>JP.A.N DESENVOLVIMENTO DE SISTEMAS LTDA</t>
+          <t>LIMA &amp; SILVA CONTABILIDADE LTDA</t>
         </is>
       </c>
       <c r="C509" s="4" t="inlineStr">
         <is>
-          <t>50141808****-67</t>
+          <t>18610392****-76</t>
         </is>
       </c>
       <c r="D509" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SISTEMA INFORMATIZADO PARA GESTÃO EDUCACIONAL, QUE ATENDA ÀS DEMANDAS ADMINISTRATIVAS, PEDAGÓGICAS E OPERACIONAIS DA SECRETARIA DE EDUCAÇÃO E DAS UNIDADES ESCOLARES DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>CONTRATAÇÃO DOS SERVIÇOS TÉCNICOS CONTÁBEIS PARA ATENDER AS ASSOCIAÇÕES VINCULADAS AS ESCOLAS E CRECHES DO MUNICIPIO DE ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E509" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F509" s="4" t="inlineStr">
         <is>
-          <t>05/03/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
       <c r="G509" s="4" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>22/04/2026</t>
         </is>
       </c>
       <c r="H509" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I509" s="4" t="inlineStr">
         <is>
-          <t>03/05/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
     </row>
     <row r="510" ht="8" customHeight="1"/>
     <row r="511" ht="18" customHeight="1">
       <c r="A511" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B511" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C511" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D511" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16575,91 +16455,91 @@
       </c>
       <c r="F511" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G511" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H511" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I511" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="512" ht="15" customHeight="1">
       <c r="A512" s="4" t="inlineStr">
         <is>
-          <t>202503050001/2025</t>
+          <t>202504100001/2025</t>
         </is>
       </c>
       <c r="B512" s="4" t="inlineStr">
         <is>
-          <t>JP.A.N DESENVOLVIMENTO DE SISTEMAS LTDA</t>
+          <t>H LUZ VIAGENS E TURISMO LTDA</t>
         </is>
       </c>
       <c r="C512" s="4" t="inlineStr">
         <is>
-          <t>50141808****-67</t>
+          <t>29505214****-00</t>
         </is>
       </c>
       <c r="D512" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SISTEMA INFORMATIZADO PARA GESTÃO EDUCACIONAL, QUE ATENDA ÀS DEMANDAS ADMINISTRATIVAS, PEDAGÓGICAS E OPERACIONAIS DA SECRETARIA DE EDUCAÇÃO E DAS UNIDADES ESCOLARES DO MUNICÍPIO DE ARARENDÁ-CE</t>
+          <t>FORNECIMENTO DE PASSAGENS AÉREAS, REMESSA, EMISSÃO, MARCAÇÃO, RESSARCIMENTO, CANCELAMENTO, REEMBOLSO, ENTREGA DE BILHETES OU ORDEM DE PASSAGNES PARA A SECRETARIA DE EDUCAÇÃO DE ARARENDÁ - CE</t>
         </is>
       </c>
       <c r="E512" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F512" s="4" t="inlineStr">
         <is>
-          <t>05/03/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
       <c r="G512" s="4" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="H512" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I512" s="4" t="inlineStr">
         <is>
-          <t>05/03/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
     </row>
     <row r="513" ht="8" customHeight="1"/>
     <row r="514" ht="18" customHeight="1">
       <c r="A514" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B514" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C514" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D514" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16670,91 +16550,91 @@
       </c>
       <c r="F514" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G514" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H514" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I514" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="515" ht="15" customHeight="1">
       <c r="A515" s="4" t="inlineStr">
         <is>
-          <t>202502190003/2025</t>
+          <t>202504100001/2025</t>
         </is>
       </c>
       <c r="B515" s="4" t="inlineStr">
         <is>
-          <t>SAB ASSESSORIA CONTABIL</t>
+          <t>GSOL VIAGENS E TURISMO LTDA</t>
         </is>
       </c>
       <c r="C515" s="4" t="inlineStr">
         <is>
-          <t>56421331****-50</t>
+          <t>29505214****-00</t>
         </is>
       </c>
       <c r="D515" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDA-CE</t>
+          <t>FORNECIMENTO DE PASSAGENS AÉREAS, REMESSA, EMISSÃO, MARCAÇÃO, RESSARCIMENTO, CANCELAMENTO, REEMBOLSO, ENTREGA DE BILHETES OU ORDEM DE PASSAGNES PARA A SECRETARIA DE EDUCAÇÃO DE ARARENDÁ - CE</t>
         </is>
       </c>
       <c r="E515" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.480,00</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F515" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
       <c r="G515" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="H515" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I515" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
     </row>
     <row r="516" ht="8" customHeight="1"/>
     <row r="517" ht="18" customHeight="1">
       <c r="A517" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B517" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C517" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D517" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16765,91 +16645,91 @@
       </c>
       <c r="F517" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G517" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H517" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I517" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="518" ht="15" customHeight="1">
       <c r="A518" s="4" t="inlineStr">
         <is>
-          <t>202502190003/2025</t>
+          <t>202504080001/2025</t>
         </is>
       </c>
       <c r="B518" s="4" t="inlineStr">
         <is>
-          <t>SAB ASSESSORIA CONTABIL</t>
+          <t>AURELIO GABRIEL - SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
         </is>
       </c>
       <c r="C518" s="4" t="inlineStr">
         <is>
-          <t>56421331****-50</t>
+          <t>40380930****-32</t>
         </is>
       </c>
       <c r="D518" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDA-CE</t>
+          <t>Prestação de serviços de assessoria e consultoria técnica junto a Ouvidoria da Câmara Municipal de Ararendá-CE</t>
         </is>
       </c>
       <c r="E518" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.480,00</t>
+          <t>R$ 61.875,00</t>
         </is>
       </c>
       <c r="F518" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>08/04/2025</t>
         </is>
       </c>
       <c r="G518" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>03/01/2026</t>
         </is>
       </c>
       <c r="H518" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I518" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>08/04/2025</t>
         </is>
       </c>
     </row>
     <row r="519" ht="8" customHeight="1"/>
     <row r="520" ht="18" customHeight="1">
       <c r="A520" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B520" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C520" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D520" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16860,91 +16740,91 @@
       </c>
       <c r="F520" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G520" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H520" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I520" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="521" ht="15" customHeight="1">
       <c r="A521" s="4" t="inlineStr">
         <is>
-          <t>202502190002/2025</t>
+          <t>202504080001/2025</t>
         </is>
       </c>
       <c r="B521" s="4" t="inlineStr">
         <is>
-          <t>SAB ASSESSORIA CONTABIL</t>
+          <t>AURELIO GABRIEL - SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
         </is>
       </c>
       <c r="C521" s="4" t="inlineStr">
         <is>
-          <t>56421331****-50</t>
+          <t>40380930****-32</t>
         </is>
       </c>
       <c r="D521" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE</t>
+          <t>Prestação de serviços de assessoria e consultoria técnica junto a Ouvidoria da Câmara Municipal de Ararendá-CE</t>
         </is>
       </c>
       <c r="E521" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.480,00</t>
+          <t>R$ 61.875,00</t>
         </is>
       </c>
       <c r="F521" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>08/04/2025</t>
         </is>
       </c>
       <c r="G521" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>03/01/2026</t>
         </is>
       </c>
       <c r="H521" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I521" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>08/04/2025</t>
         </is>
       </c>
     </row>
     <row r="522" ht="8" customHeight="1"/>
     <row r="523" ht="18" customHeight="1">
       <c r="A523" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B523" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C523" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D523" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16955,91 +16835,91 @@
       </c>
       <c r="F523" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G523" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H523" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I523" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="524" ht="15" customHeight="1">
       <c r="A524" s="4" t="inlineStr">
         <is>
-          <t>202502190002/2025</t>
+          <t>202504040001/2025</t>
         </is>
       </c>
       <c r="B524" s="4" t="inlineStr">
         <is>
-          <t>SAB ASSESSORIA CONTABIL</t>
+          <t>F2 CONTABILIDADE E ASSESSORIA ADMINISTRATIVA LIMITADA</t>
         </is>
       </c>
       <c r="C524" s="4" t="inlineStr">
         <is>
-          <t>56421331****-50</t>
+          <t>33764589****-53</t>
         </is>
       </c>
       <c r="D524" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS ESPECIALIZADOS EM ASSESSORIA E CONSULTORIA NO ACOMPANHAMENTO DO CONTROLE DE BENS JUNTO AO PATRIMONIO DA CÂMARA MUNICIPAL DO ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E524" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.480,00</t>
+          <t>R$ 61.200,00</t>
         </is>
       </c>
       <c r="F524" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="G524" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>30/12/2025</t>
         </is>
       </c>
       <c r="H524" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I524" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
     </row>
     <row r="525" ht="8" customHeight="1"/>
     <row r="526" ht="18" customHeight="1">
       <c r="A526" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B526" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C526" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D526" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17050,91 +16930,91 @@
       </c>
       <c r="F526" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G526" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H526" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I526" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="527" ht="15" customHeight="1">
       <c r="A527" s="4" t="inlineStr">
         <is>
-          <t>202502190001/2025</t>
+          <t>202504040001/2025</t>
         </is>
       </c>
       <c r="B527" s="4" t="inlineStr">
         <is>
-          <t>SAB ASSESSORIA CONTABIL</t>
+          <t>F2 CONTABILIDADE E ASSESSORIA ADMINISTRATIVA LIMITADA</t>
         </is>
       </c>
       <c r="C527" s="4" t="inlineStr">
         <is>
-          <t>56421331****-50</t>
+          <t>33764589****-53</t>
         </is>
       </c>
       <c r="D527" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE ADM. E FINANÇAS DO MUNICIPIO DE ARARENDA-CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS ESPECIALIZADOS EM ASSESSORIA E CONSULTORIA NO ACOMPANHAMENTO DO CONTROLE DE BENS JUNTO AO PATRIMONIO DA CÂMARA MUNICIPAL DO ARARENDÁ-CE</t>
         </is>
       </c>
       <c r="E527" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.480,00</t>
+          <t>R$ 61.200,00</t>
         </is>
       </c>
       <c r="F527" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="G527" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>30/12/2025</t>
         </is>
       </c>
       <c r="H527" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I527" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
     </row>
     <row r="528" ht="8" customHeight="1"/>
     <row r="529" ht="18" customHeight="1">
       <c r="A529" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B529" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C529" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D529" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17145,89 +17025,1704 @@
       </c>
       <c r="F529" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G529" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H529" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I529" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="530" ht="15" customHeight="1">
       <c r="A530" s="4" t="inlineStr">
         <is>
+          <t>202503270001/2025</t>
+        </is>
+      </c>
+      <c r="B530" s="4" t="inlineStr">
+        <is>
+          <t>F A LIMA GLP</t>
+        </is>
+      </c>
+      <c r="C530" s="4" t="inlineStr">
+        <is>
+          <t>07783848****-64</t>
+        </is>
+      </c>
+      <c r="D530" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEL, ÓLEOS E FILTROS DESTINADOS AOS VEÍCULOS DA CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E530" s="4" t="inlineStr">
+        <is>
+          <t>R$ 41.578,00</t>
+        </is>
+      </c>
+      <c r="F530" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="G530" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="H530" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I530" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="531" ht="8" customHeight="1"/>
+    <row r="532" ht="18" customHeight="1">
+      <c r="A532" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B532" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C532" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D532" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E532" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F532" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G532" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H532" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I532" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="533" ht="15" customHeight="1">
+      <c r="A533" s="4" t="inlineStr">
+        <is>
+          <t>202503270001/2025</t>
+        </is>
+      </c>
+      <c r="B533" s="4" t="inlineStr">
+        <is>
+          <t>F A LIMA GLP</t>
+        </is>
+      </c>
+      <c r="C533" s="4" t="inlineStr">
+        <is>
+          <t>07783848****-64</t>
+        </is>
+      </c>
+      <c r="D533" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEL, ÓLEOS E FILTROS DESTINADOS AOS VEÍCULOS DA CÂMARA MUNICIPAL DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E533" s="4" t="inlineStr">
+        <is>
+          <t>R$ 41.578,00</t>
+        </is>
+      </c>
+      <c r="F533" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="G533" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="H533" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I533" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="534" ht="8" customHeight="1"/>
+    <row r="535" ht="18" customHeight="1">
+      <c r="A535" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B535" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C535" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D535" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E535" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F535" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G535" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H535" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I535" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="536" ht="15" customHeight="1">
+      <c r="A536" s="4" t="inlineStr">
+        <is>
+          <t>202503210001/2025</t>
+        </is>
+      </c>
+      <c r="B536" s="4" t="inlineStr">
+        <is>
+          <t>56.053.331 LEIDIANE ALVES MIRANDA</t>
+        </is>
+      </c>
+      <c r="C536" s="4" t="inlineStr">
+        <is>
+          <t>56053331****-44</t>
+        </is>
+      </c>
+      <c r="D536" s="4" t="inlineStr">
+        <is>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E536" s="4" t="inlineStr">
+        <is>
+          <t>R$ 26.924,89</t>
+        </is>
+      </c>
+      <c r="F536" s="4" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="G536" s="4" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="H536" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I536" s="4" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="537" ht="8" customHeight="1"/>
+    <row r="538" ht="18" customHeight="1">
+      <c r="A538" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B538" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C538" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D538" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E538" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F538" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G538" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H538" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I538" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="539" ht="15" customHeight="1">
+      <c r="A539" s="4" t="inlineStr">
+        <is>
+          <t>202503210001/2025</t>
+        </is>
+      </c>
+      <c r="B539" s="4" t="inlineStr">
+        <is>
+          <t>56.053.331 LEIDIANE ALVES MIRANDA</t>
+        </is>
+      </c>
+      <c r="C539" s="4" t="inlineStr">
+        <is>
+          <t>56053331****-44</t>
+        </is>
+      </c>
+      <c r="D539" s="4" t="inlineStr">
+        <is>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS À SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E539" s="4" t="inlineStr">
+        <is>
+          <t>R$ 26.924,89</t>
+        </is>
+      </c>
+      <c r="F539" s="4" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="G539" s="4" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="H539" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I539" s="4" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="540" ht="8" customHeight="1"/>
+    <row r="541" ht="18" customHeight="1">
+      <c r="A541" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B541" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C541" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D541" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E541" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F541" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G541" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H541" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I541" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="542" ht="15" customHeight="1">
+      <c r="A542" s="4" t="inlineStr">
+        <is>
+          <t>202503180001/2025</t>
+        </is>
+      </c>
+      <c r="B542" s="4" t="inlineStr">
+        <is>
+          <t>ONLINE TELECOMUNICACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C542" s="4" t="inlineStr">
+        <is>
+          <t>26158902****-44</t>
+        </is>
+      </c>
+      <c r="D542" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE FORNECIMENTO DE LINK DE ACESSO A INTERNET, COM VELOCIDADE DE 7.720MBPS, INCLUINDO INSTALAÇÃO, MANUTENÇÃO, SUPORTE TECNICO JUNTO AS SECRETARIAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E542" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.520,00</t>
+        </is>
+      </c>
+      <c r="F542" s="4" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="G542" s="4" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="H542" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I542" s="4" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="543" ht="8" customHeight="1"/>
+    <row r="544" ht="18" customHeight="1">
+      <c r="A544" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B544" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C544" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D544" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E544" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F544" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G544" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H544" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I544" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="545" ht="15" customHeight="1">
+      <c r="A545" s="4" t="inlineStr">
+        <is>
+          <t>202503180001/2025</t>
+        </is>
+      </c>
+      <c r="B545" s="4" t="inlineStr">
+        <is>
+          <t>ONLINE TELECOMUNICACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C545" s="4" t="inlineStr">
+        <is>
+          <t>26158902****-44</t>
+        </is>
+      </c>
+      <c r="D545" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE FORNECIMENTO DE LINK DE ACESSO A INTERNET, COM VELOCIDADE DE 7.720MBPS, INCLUINDO INSTALAÇÃO, MANUTENÇÃO, SUPORTE TECNICO JUNTO AS SECRETARIAS DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E545" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.520,00</t>
+        </is>
+      </c>
+      <c r="F545" s="4" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="G545" s="4" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="H545" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I545" s="4" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="546" ht="8" customHeight="1"/>
+    <row r="547" ht="18" customHeight="1">
+      <c r="A547" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B547" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C547" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D547" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E547" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F547" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G547" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H547" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I547" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="548" ht="15" customHeight="1">
+      <c r="A548" s="4" t="inlineStr">
+        <is>
+          <t>202503060002/2025</t>
+        </is>
+      </c>
+      <c r="B548" s="4" t="inlineStr">
+        <is>
+          <t>ORLANDO R. CHAVES</t>
+        </is>
+      </c>
+      <c r="C548" s="4" t="inlineStr">
+        <is>
+          <t>27413049****-22</t>
+        </is>
+      </c>
+      <c r="D548" s="4" t="inlineStr">
+        <is>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADO AO FUNCIONAMENTO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), JUNTO A SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E548" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.867,00</t>
+        </is>
+      </c>
+      <c r="F548" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="G548" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H548" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I548" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="549" ht="8" customHeight="1"/>
+    <row r="550" ht="18" customHeight="1">
+      <c r="A550" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B550" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C550" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D550" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E550" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F550" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G550" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H550" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I550" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="551" ht="15" customHeight="1">
+      <c r="A551" s="4" t="inlineStr">
+        <is>
+          <t>202503060002/2025</t>
+        </is>
+      </c>
+      <c r="B551" s="4" t="inlineStr">
+        <is>
+          <t>ORLANDO R. CHAVES</t>
+        </is>
+      </c>
+      <c r="C551" s="4" t="inlineStr">
+        <is>
+          <t>27413049****-22</t>
+        </is>
+      </c>
+      <c r="D551" s="4" t="inlineStr">
+        <is>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADO AO FUNCIONAMENTO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), JUNTO A SECRETARIA DO TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E551" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.867,00</t>
+        </is>
+      </c>
+      <c r="F551" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="G551" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H551" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I551" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="552" ht="8" customHeight="1"/>
+    <row r="553" ht="18" customHeight="1">
+      <c r="A553" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B553" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C553" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D553" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E553" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F553" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G553" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H553" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I553" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="554" ht="15" customHeight="1">
+      <c r="A554" s="4" t="inlineStr">
+        <is>
+          <t>202503060001/2025</t>
+        </is>
+      </c>
+      <c r="B554" s="4" t="inlineStr">
+        <is>
+          <t>ORLANDO R. CHAVES</t>
+        </is>
+      </c>
+      <c r="C554" s="4" t="inlineStr">
+        <is>
+          <t>27413049****-22</t>
+        </is>
+      </c>
+      <c r="D554" s="4" t="inlineStr">
+        <is>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS AS UNIDADES ESCOLARES, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E554" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.867,00</t>
+        </is>
+      </c>
+      <c r="F554" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="G554" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="H554" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I554" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="555" ht="8" customHeight="1"/>
+    <row r="556" ht="18" customHeight="1">
+      <c r="A556" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B556" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C556" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D556" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E556" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F556" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G556" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H556" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I556" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="557" ht="15" customHeight="1">
+      <c r="A557" s="4" t="inlineStr">
+        <is>
+          <t>202503060001/2025</t>
+        </is>
+      </c>
+      <c r="B557" s="4" t="inlineStr">
+        <is>
+          <t>ORLANDO R. CHAVES</t>
+        </is>
+      </c>
+      <c r="C557" s="4" t="inlineStr">
+        <is>
+          <t>27413049****-22</t>
+        </is>
+      </c>
+      <c r="D557" s="4" t="inlineStr">
+        <is>
+          <t>SERVIÇOS ESPECIALIZADOS EM REFRIGERAÇÃO DE AR CONDICIONADO, ELETRODOMÉSTICOS E OUTROS DESTINADOS AS UNIDADES ESCOLARES, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E557" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.867,00</t>
+        </is>
+      </c>
+      <c r="F557" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="G557" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="H557" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I557" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="558" ht="8" customHeight="1"/>
+    <row r="559" ht="18" customHeight="1">
+      <c r="A559" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B559" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C559" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D559" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E559" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F559" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G559" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H559" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I559" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="560" ht="15" customHeight="1">
+      <c r="A560" s="4" t="inlineStr">
+        <is>
+          <t>202503050001/2025</t>
+        </is>
+      </c>
+      <c r="B560" s="4" t="inlineStr">
+        <is>
+          <t>JP.A.N DESENVOLVIMENTO DE SISTEMAS LTDA</t>
+        </is>
+      </c>
+      <c r="C560" s="4" t="inlineStr">
+        <is>
+          <t>50141808****-67</t>
+        </is>
+      </c>
+      <c r="D560" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SISTEMA INFORMATIZADO PARA GESTÃO EDUCACIONAL, QUE ATENDA ÀS DEMANDAS ADMINISTRATIVAS, PEDAGÓGICAS E OPERACIONAIS DA SECRETARIA DE EDUCAÇÃO E DAS UNIDADES ESCOLARES DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E560" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F560" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2025</t>
+        </is>
+      </c>
+      <c r="G560" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+      <c r="H560" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I560" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="561" ht="8" customHeight="1"/>
+    <row r="562" ht="18" customHeight="1">
+      <c r="A562" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B562" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C562" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D562" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E562" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F562" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G562" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H562" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I562" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="563" ht="15" customHeight="1">
+      <c r="A563" s="4" t="inlineStr">
+        <is>
+          <t>202503050001/2025</t>
+        </is>
+      </c>
+      <c r="B563" s="4" t="inlineStr">
+        <is>
+          <t>JP.A.N DESENVOLVIMENTO DE SISTEMAS LTDA</t>
+        </is>
+      </c>
+      <c r="C563" s="4" t="inlineStr">
+        <is>
+          <t>50141808****-67</t>
+        </is>
+      </c>
+      <c r="D563" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SISTEMA INFORMATIZADO PARA GESTÃO EDUCACIONAL, QUE ATENDA ÀS DEMANDAS ADMINISTRATIVAS, PEDAGÓGICAS E OPERACIONAIS DA SECRETARIA DE EDUCAÇÃO E DAS UNIDADES ESCOLARES DO MUNICÍPIO DE ARARENDÁ-CE</t>
+        </is>
+      </c>
+      <c r="E563" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F563" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2025</t>
+        </is>
+      </c>
+      <c r="G563" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+      <c r="H563" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I563" s="4" t="inlineStr">
+        <is>
+          <t>03/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="564" ht="8" customHeight="1"/>
+    <row r="565" ht="18" customHeight="1">
+      <c r="A565" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B565" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C565" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D565" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E565" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F565" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G565" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H565" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I565" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="566" ht="15" customHeight="1">
+      <c r="A566" s="4" t="inlineStr">
+        <is>
+          <t>202502190003/2025</t>
+        </is>
+      </c>
+      <c r="B566" s="4" t="inlineStr">
+        <is>
+          <t>SAB ASSESSORIA CONTABIL</t>
+        </is>
+      </c>
+      <c r="C566" s="4" t="inlineStr">
+        <is>
+          <t>56421331****-50</t>
+        </is>
+      </c>
+      <c r="D566" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDA-CE</t>
+        </is>
+      </c>
+      <c r="E566" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.480,00</t>
+        </is>
+      </c>
+      <c r="F566" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G566" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="H566" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I566" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="567" ht="8" customHeight="1"/>
+    <row r="568" ht="18" customHeight="1">
+      <c r="A568" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B568" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C568" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D568" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E568" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F568" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G568" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H568" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I568" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="569" ht="15" customHeight="1">
+      <c r="A569" s="4" t="inlineStr">
+        <is>
+          <t>202502190003/2025</t>
+        </is>
+      </c>
+      <c r="B569" s="4" t="inlineStr">
+        <is>
+          <t>SAB ASSESSORIA CONTABIL</t>
+        </is>
+      </c>
+      <c r="C569" s="4" t="inlineStr">
+        <is>
+          <t>56421331****-50</t>
+        </is>
+      </c>
+      <c r="D569" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE SAÚDE DO MUNICIPIO DE ARARENDA-CE</t>
+        </is>
+      </c>
+      <c r="E569" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.480,00</t>
+        </is>
+      </c>
+      <c r="F569" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G569" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="H569" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I569" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="570" ht="8" customHeight="1"/>
+    <row r="571" ht="18" customHeight="1">
+      <c r="A571" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B571" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C571" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D571" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E571" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F571" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G571" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H571" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I571" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="572" ht="15" customHeight="1">
+      <c r="A572" s="4" t="inlineStr">
+        <is>
+          <t>202502190002/2025</t>
+        </is>
+      </c>
+      <c r="B572" s="4" t="inlineStr">
+        <is>
+          <t>SAB ASSESSORIA CONTABIL</t>
+        </is>
+      </c>
+      <c r="C572" s="4" t="inlineStr">
+        <is>
+          <t>56421331****-50</t>
+        </is>
+      </c>
+      <c r="D572" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE</t>
+        </is>
+      </c>
+      <c r="E572" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.480,00</t>
+        </is>
+      </c>
+      <c r="F572" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G572" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="H572" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I572" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="573" ht="8" customHeight="1"/>
+    <row r="574" ht="18" customHeight="1">
+      <c r="A574" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B574" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C574" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D574" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E574" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F574" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G574" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H574" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I574" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="575" ht="15" customHeight="1">
+      <c r="A575" s="4" t="inlineStr">
+        <is>
+          <t>202502190002/2025</t>
+        </is>
+      </c>
+      <c r="B575" s="4" t="inlineStr">
+        <is>
+          <t>SAB ASSESSORIA CONTABIL</t>
+        </is>
+      </c>
+      <c r="C575" s="4" t="inlineStr">
+        <is>
+          <t>56421331****-50</t>
+        </is>
+      </c>
+      <c r="D575" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE ARARENDA-CE</t>
+        </is>
+      </c>
+      <c r="E575" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.480,00</t>
+        </is>
+      </c>
+      <c r="F575" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G575" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="H575" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I575" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="576" ht="8" customHeight="1"/>
+    <row r="577" ht="18" customHeight="1">
+      <c r="A577" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B577" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C577" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D577" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E577" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F577" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G577" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H577" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I577" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="578" ht="15" customHeight="1">
+      <c r="A578" s="4" t="inlineStr">
+        <is>
           <t>202502190001/2025</t>
         </is>
       </c>
-      <c r="B530" s="4" t="inlineStr">
+      <c r="B578" s="4" t="inlineStr">
         <is>
           <t>SAB ASSESSORIA CONTABIL</t>
         </is>
       </c>
-      <c r="C530" s="4" t="inlineStr">
+      <c r="C578" s="4" t="inlineStr">
         <is>
           <t>56421331****-50</t>
         </is>
       </c>
-      <c r="D530" s="4" t="inlineStr">
+      <c r="D578" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE ADM. E FINANÇAS DO MUNICIPIO DE ARARENDA-CE</t>
         </is>
       </c>
-      <c r="E530" s="4" t="inlineStr">
+      <c r="E578" s="4" t="inlineStr">
         <is>
           <t>R$ 18.480,00</t>
         </is>
       </c>
-      <c r="F530" s="4" t="inlineStr">
+      <c r="F578" s="4" t="inlineStr">
         <is>
           <t>19/02/2025</t>
         </is>
       </c>
-      <c r="G530" s="4" t="inlineStr">
+      <c r="G578" s="4" t="inlineStr">
         <is>
           <t>19/02/2026</t>
         </is>
       </c>
-      <c r="H530" s="4" t="inlineStr">
+      <c r="H578" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I530" s="4" t="inlineStr">
+      <c r="I578" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="579" ht="8" customHeight="1"/>
+    <row r="580" ht="18" customHeight="1">
+      <c r="A580" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B580" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C580" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D580" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E580" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F580" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G580" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H580" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I580" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="581" ht="15" customHeight="1">
+      <c r="A581" s="4" t="inlineStr">
+        <is>
+          <t>202502190001/2025</t>
+        </is>
+      </c>
+      <c r="B581" s="4" t="inlineStr">
+        <is>
+          <t>SAB ASSESSORIA CONTABIL</t>
+        </is>
+      </c>
+      <c r="C581" s="4" t="inlineStr">
+        <is>
+          <t>56421331****-50</t>
+        </is>
+      </c>
+      <c r="D581" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE ASSESSORIA TECNICA ADMINISTRATIVA ESPECIALIZADA NO SETOR DE RECURSOS HUMANOS DA SECRETARIA DE ADM. E FINANÇAS DO MUNICIPIO DE ARARENDA-CE</t>
+        </is>
+      </c>
+      <c r="E581" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.480,00</t>
+        </is>
+      </c>
+      <c r="F581" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G581" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="H581" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I581" s="4" t="inlineStr">
         <is>
           <t>19/02/2025</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>